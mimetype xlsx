--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -12,157 +12,857 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Produtos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="481">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
   <si>
     <t>PRODUTO</t>
   </si>
   <si>
     <t>DESCRIÇÃO</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>CLASSIFICAÇÃO</t>
   </si>
   <si>
     <t>CERTIFICADO BDK</t>
   </si>
   <si>
     <t>MARCA</t>
   </si>
   <si>
     <t>FABRICANTE</t>
   </si>
   <si>
     <t>LISTA</t>
   </si>
   <si>
     <t>ATENÇÃO</t>
   </si>
   <si>
+    <t>PISTACHE GLACEADO</t>
+  </si>
+  <si>
+    <t>Pistache glaceado</t>
+  </si>
+  <si>
+    <t>PETISCOS</t>
+  </si>
+  <si>
+    <t>Parve</t>
+  </si>
+  <si>
+    <t>não</t>
+  </si>
+  <si>
+    <t>NUTTY BAVARIAN</t>
+  </si>
+  <si>
+    <t>Verde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PÃO DO FORNO ORIGINAL </t>
+  </si>
+  <si>
+    <t>Pão de forma do forno original </t>
+  </si>
+  <si>
+    <t>PÃES</t>
+  </si>
+  <si>
+    <t>Parve - Pat Palter</t>
+  </si>
+  <si>
+    <t>WICKBOLD</t>
+  </si>
+  <si>
+    <t>WICKBOLD &amp; NOSSO PÃO</t>
+  </si>
+  <si>
+    <t>Amarela</t>
+  </si>
+  <si>
+    <t>PÃO DO FORNO 100% NUTRIÇÃO</t>
+  </si>
+  <si>
+    <t>Pão de forma 65,9% integral</t>
+  </si>
+  <si>
+    <t>MIX GLACEADO LIGHT</t>
+  </si>
+  <si>
+    <t>Mix de nuts com amendoim, amêndoas, castanha de cajú e nozes pecã glaceadas com 50% menos açúcar do que as versões tradicionais.</t>
+  </si>
+  <si>
+    <t>CROQUI ORIGINAL COM PASSAS</t>
+  </si>
+  <si>
+    <t>Cereal integral à base de flocos de aveia, uva passa, coco, maçã e mel</t>
+  </si>
+  <si>
+    <t>CEREAIS MATINAIS</t>
+  </si>
+  <si>
+    <t>sim</t>
+  </si>
+  <si>
+    <t>FEINKOST</t>
+  </si>
+  <si>
+    <t>TOMATE SECO</t>
+  </si>
+  <si>
+    <t>Tomate seco em conserva em água ou em óleo</t>
+  </si>
+  <si>
+    <t>CONSERVAS DIVERSAS</t>
+  </si>
+  <si>
+    <t>PORTOBELLO</t>
+  </si>
+  <si>
+    <t>Tomate seco em conserva apenas em óleo</t>
+  </si>
+  <si>
+    <t>TING</t>
+  </si>
+  <si>
+    <t>REQUEIJÃO CREMOSO TRADICIONAL</t>
+  </si>
+  <si>
+    <t>Requeijão cremoso
+ </t>
+  </si>
+  <si>
+    <t>QUEIJOS</t>
+  </si>
+  <si>
+    <t>Chalav Stam</t>
+  </si>
+  <si>
+    <t>CATUPIRY</t>
+  </si>
+  <si>
+    <t>Esse produto possui um alerta, saiba mais acessando bdk</t>
+  </si>
+  <si>
+    <t>REQUEIJÃO CREMOSO ORIGINAL CULINÁRIO</t>
+  </si>
+  <si>
+    <t>Requeijão cremoso forneável</t>
+  </si>
+  <si>
+    <t>REQUEIJÃO CREMOSO LIGHT CULINÁRIO</t>
+  </si>
+  <si>
+    <t>Requeijão cremoso forneável reduzido em gorduras totais e calorias</t>
+  </si>
+  <si>
+    <t>REQUEIJÃO CREMOSO LIGHT</t>
+  </si>
+  <si>
+    <t>Requeijão cremoso reduzido em gorduras totais e calorias</t>
+  </si>
+  <si>
+    <t>LACTOZERO</t>
+  </si>
+  <si>
+    <t>Requeijão cremoso para dietas com restrição de lactose com vitaminas A, D e K</t>
+  </si>
+  <si>
+    <t>CATUPIRY LIGHT</t>
+  </si>
+  <si>
+    <t>CATUPIRY ORIGINAL</t>
+  </si>
+  <si>
+    <t>Requeijão cremoso</t>
+  </si>
+  <si>
+    <t>Tomate seco em conserva</t>
+  </si>
+  <si>
+    <t>PREZUNIC</t>
+  </si>
+  <si>
+    <t>RAIOLA</t>
+  </si>
+  <si>
+    <t>PORTOFOODS</t>
+  </si>
+  <si>
+    <t>COGUMELO INTEIRO</t>
+  </si>
+  <si>
+    <t>Cogumelo champignon inteiro em conserva</t>
+  </si>
+  <si>
+    <t>COGUMELO FATIADO</t>
+  </si>
+  <si>
+    <t>Cogumelo Champignon fatiado em conserva</t>
+  </si>
+  <si>
+    <t>Cogumelo champignon fatiado em conserva</t>
+  </si>
+  <si>
+    <t>CEBOLINHA CRISTAL</t>
+  </si>
+  <si>
+    <t>Cebolinha cristal em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA VERDE SEM CAROÇO</t>
+  </si>
+  <si>
+    <t>Azeitona verde sem caroço em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA VERDE INTEIRA</t>
+  </si>
+  <si>
+    <t>Azeitona verde inteira em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA VERDE FATIADA</t>
+  </si>
+  <si>
+    <t>Azeitona verde fatiada em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA PRETA SEM CAROÇO</t>
+  </si>
+  <si>
+    <t>Azeitona preta sem caroço em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA PRETA INTEIRA</t>
+  </si>
+  <si>
+    <t>Azeitona preta inteira em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA PRETA FATIADA</t>
+  </si>
+  <si>
+    <t>Azeitona preta fatiada em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA GORDAL</t>
+  </si>
+  <si>
+    <t>Azeitona Gordal em conserva</t>
+  </si>
+  <si>
+    <t>AZEITONA AZAPA</t>
+  </si>
+  <si>
+    <t>Azeitona Azapa em conserva</t>
+  </si>
+  <si>
+    <t>ALHO TRITURADO</t>
+  </si>
+  <si>
+    <t>Alho triturado</t>
+  </si>
+  <si>
+    <t>ALHO FRITO</t>
+  </si>
+  <si>
+    <t>Alho frito</t>
+  </si>
+  <si>
+    <t>CONDIMENTOS</t>
+  </si>
+  <si>
+    <t>PARAFUSO TRICOLOR (ESPIRAL)</t>
+  </si>
+  <si>
+    <t>Macarrão de trigo</t>
+  </si>
+  <si>
+    <t>MASSAS</t>
+  </si>
+  <si>
+    <t>EXCELSA</t>
+  </si>
+  <si>
+    <t>PARAFUSO COM PROTEÍNA DE LEVEDURA (ESPIRAL)</t>
+  </si>
+  <si>
+    <t>Macarrão de trigo com proteína de levedura</t>
+  </si>
+  <si>
+    <t>TUBETE</t>
+  </si>
+  <si>
+    <t>TORTILHONE</t>
+  </si>
+  <si>
+    <t>MINI PARAFUSO</t>
+  </si>
+  <si>
+    <t>LINGUINI TRICOLOR</t>
+  </si>
+  <si>
+    <t>CARACOLINO</t>
+  </si>
+  <si>
+    <t>LASANHA</t>
+  </si>
+  <si>
+    <t>YOPRO NATURAL 17G</t>
+  </si>
+  <si>
+    <t>Iogurte natural para dietas com restrição de lactose</t>
+  </si>
+  <si>
+    <t>LEITE FERMENTADO</t>
+  </si>
+  <si>
+    <t>YOPRO</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOAST TRADICIONAL </t>
+  </si>
+  <si>
+    <t>Alimento integral tipo torrada</t>
+  </si>
+  <si>
+    <t>TORRADAS</t>
+  </si>
+  <si>
+    <t>BAUDUCCO</t>
+  </si>
+  <si>
+    <t>PANDURATA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BISCOITO RECHEADO DUPLO CHOCOLATE </t>
+  </si>
+  <si>
+    <t>Biscoito recheado sabor chocolate</t>
+  </si>
+  <si>
+    <t>BOLACHAS E COOKIES</t>
+  </si>
+  <si>
+    <t>Chalav Stam - Pat Palter</t>
+  </si>
+  <si>
+    <t>BISCOITO RECHEADO CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Biscoito sabor baunilha com recheio sabor chocolate</t>
+  </si>
+  <si>
+    <t>BISCOITO RECHEADO BAUNILHA</t>
+  </si>
+  <si>
+    <t>Biscoito sabor chocolate com recheio sabor baunilha</t>
+  </si>
+  <si>
+    <t>BISCOITO CEREALE CACAU E CASTANHA</t>
+  </si>
+  <si>
+    <t>Biscoito integral com cacau e castanhas</t>
+  </si>
+  <si>
+    <t>BISCOITO CEREALE CACAU</t>
+  </si>
+  <si>
+    <t>Biscoito integral com cacau</t>
+  </si>
+  <si>
+    <t>NINHO SOLEIL  MORANGO</t>
+  </si>
+  <si>
+    <t>Leite reconstituído parcialmente desnatado, preparado de morango e cereal</t>
+  </si>
+  <si>
+    <t>IOGURTES</t>
+  </si>
+  <si>
+    <t>NINHO</t>
+  </si>
+  <si>
+    <t>NESTLÉ</t>
+  </si>
+  <si>
+    <t>NINHO LEITE FERMENTADO</t>
+  </si>
+  <si>
+    <t>Leite reconstituído desnatado e fermentado com lactobacilos vivos</t>
+  </si>
+  <si>
+    <t>NESTON COM POLPA DE FRUTAS</t>
+  </si>
+  <si>
+    <t>Leite reconstituído integral, preparado de frutas e cereais - 600g</t>
+  </si>
+  <si>
+    <t>BEBIDAS LÁCTEAS - COALHADAS - IOGURTES - LEITE FERMENTADO</t>
+  </si>
+  <si>
+    <t>NESTON</t>
+  </si>
+  <si>
+    <t>NESCAU SHAKE</t>
+  </si>
+  <si>
+    <t>Bebida láctea UHT sabor chocolate (embalagem plástica)</t>
+  </si>
+  <si>
+    <t>NESCAU</t>
+  </si>
+  <si>
+    <t>MOLICO MORANGO</t>
+  </si>
+  <si>
+    <t>Iogurte de morango - embalagens 170g e 850g</t>
+  </si>
+  <si>
+    <t>MOLICO</t>
+  </si>
+  <si>
+    <t>IOGURTE ZEROLACTO LÍQUIDO DE MORANGO</t>
+  </si>
+  <si>
+    <t>Leite reconstituído parcialmente desnatado e/ou leite pasteurizado integral com preparado de morango sem lactose e sem glúten</t>
+  </si>
+  <si>
+    <t>ZEROLACTO</t>
+  </si>
+  <si>
+    <t>IOGURTE VITAMINA DE FRUTAS LÍQUIDO</t>
+  </si>
+  <si>
+    <t>Leite reconstituído parcialmente desnatado e/ou leite pasteurizado integral com preparado de maçã, banana e mamão</t>
+  </si>
+  <si>
+    <t>IOGURTE INTEGRAL COM PEDAÇOS DE MORANGO</t>
+  </si>
+  <si>
+    <t>Leite pasteurizado integral e ou leite reconstituído integral Ccom calda e pedaços de morango</t>
+  </si>
+  <si>
+    <t>GREGO LIMÃO LIGHT</t>
+  </si>
+  <si>
+    <t>Iogurte cremoso com consistência firme, textura aveludada e menos açúcar sabor limão</t>
+  </si>
+  <si>
+    <t>GREGO</t>
+  </si>
+  <si>
+    <t>GREGO BLUEBERRY LIGHT</t>
+  </si>
+  <si>
+    <t>Iogurte cremoso com consistência firme, textura aveludada e menos açúcar sabor blueberry</t>
+  </si>
+  <si>
+    <t>GREGO BAUNILHA LIGHT</t>
+  </si>
+  <si>
+    <t>Iogurte cremoso com consistência firme, textura aveludada e menos açúcar sabor baunilha</t>
+  </si>
+  <si>
+    <t>FLAN MORANGO</t>
+  </si>
+  <si>
+    <t>Flan sabor baunilha com calda de morango</t>
+  </si>
+  <si>
+    <t>PUDINS E SOBREMESAS</t>
+  </si>
+  <si>
+    <t>FLAN CARAMELO</t>
+  </si>
+  <si>
+    <t>Flan sabor baunilha com calda de caramelo</t>
+  </si>
+  <si>
+    <t>CHANDELLE CHOCOLATE AO LEITE</t>
+  </si>
+  <si>
+    <t>Sobremesa láctea cremosa chocolate ao leite</t>
+  </si>
+  <si>
+    <t>CHANDELLE</t>
+  </si>
+  <si>
+    <t>CHAMYTO MORANGURTE</t>
+  </si>
+  <si>
+    <t>Iogurte líquido sabor morango</t>
+  </si>
+  <si>
+    <t>CHAMYTO</t>
+  </si>
+  <si>
+    <t>CHAMYTO 1 + 1 MORANGO CEREAIS COLORIDOS</t>
+  </si>
+  <si>
+    <t>Bebida láctea sabor morango com cereais coloridos</t>
+  </si>
+  <si>
+    <t>CHAMYTO 1 + 1 CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Bebida láctea com cereais com coberturas sabor chocolate ao leite e chocolate branco</t>
+  </si>
+  <si>
+    <t>BEBIDA LÁCTEA POLPA MORANGO</t>
+  </si>
+  <si>
+    <t>Iogurte polpa morango</t>
+  </si>
+  <si>
+    <t>BEBIDA LÁCTEA VITAMINA DE FRUTAS</t>
+  </si>
+  <si>
+    <t>Bebida láctea sabor salada de frutas (mamão, banana e maçã)</t>
+  </si>
+  <si>
+    <t>IDEAL</t>
+  </si>
+  <si>
+    <t>BEBIDA LÁCTEA MORANGO</t>
+  </si>
+  <si>
+    <t>Bebida láctea sabor morango 680g</t>
+  </si>
+  <si>
+    <t>NESTOGENO ESPESSAR</t>
+  </si>
+  <si>
+    <t>Fórmula infantil para lactentes</t>
+  </si>
+  <si>
+    <t>SUPLEMENTOS ALIMENTARES</t>
+  </si>
+  <si>
+    <t>NESTOGENO</t>
+  </si>
+  <si>
+    <t>QUEIJO RICOTA</t>
+  </si>
+  <si>
+    <t>Queijo ricota</t>
+  </si>
+  <si>
+    <t>COROADO</t>
+  </si>
+  <si>
+    <t>FAZENDA COROADO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apenas com selo BDK </t>
+  </si>
+  <si>
+    <t>QUEIJO PRATO</t>
+  </si>
+  <si>
+    <t>Queijo prato</t>
+  </si>
+  <si>
+    <t>QUEIJO MUSSARELA</t>
+  </si>
+  <si>
+    <t>Queijo mussarela</t>
+  </si>
+  <si>
+    <t>QUEIJO MINAS PADRÃO</t>
+  </si>
+  <si>
+    <t>Queijo minas padrão</t>
+  </si>
+  <si>
+    <t>QUEIJO MINAS FRESCAL</t>
+  </si>
+  <si>
+    <t>Queijo minas frescal</t>
+  </si>
+  <si>
+    <t>QUEIJO COALHO</t>
+  </si>
+  <si>
+    <t>Queijo coalho</t>
+  </si>
+  <si>
+    <t>PAÇOCA ZERO AÇÚCAR</t>
+  </si>
+  <si>
+    <t>Doce de amendoim para dietas de ingestão controlada de açúcares</t>
+  </si>
+  <si>
+    <t>DOCES</t>
+  </si>
+  <si>
+    <t>AGTAL</t>
+  </si>
+  <si>
+    <t>ENOVA FOODS</t>
+  </si>
+  <si>
+    <t>CASTANHA DO PARÁ</t>
+  </si>
+  <si>
+    <t>Castanha do Pará a granel</t>
+  </si>
+  <si>
+    <t>FRUTAS OLEAGINOSAS E DERIVADOS</t>
+  </si>
+  <si>
+    <t>BARRA DE NUTS ZERO BANANA E NOZES</t>
+  </si>
+  <si>
+    <t>Barra de amendoim, banana, amêndoa, nozes e castanha de caju zero adição de açúcares</t>
+  </si>
+  <si>
+    <t>BARRA DE CEREAIS E/OU FRUTAS SECAS E/OU PROTEÍNAS</t>
+  </si>
+  <si>
+    <t>&amp;JOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BARRA DE FRUTAS MAÇÃ E CANELA </t>
+  </si>
+  <si>
+    <t>Barra de maçã com canela e farelo de aveia</t>
+  </si>
+  <si>
+    <t>BARRA DE FRUTAS BANANA E CACAU</t>
+  </si>
+  <si>
+    <t>Barra de banana com cacau e farelo de aveia</t>
+  </si>
+  <si>
+    <t>ADOÇANTE LÍQUIDO TRADICIONAL</t>
+  </si>
+  <si>
+    <t>Adoçante líquido tradicional</t>
+  </si>
+  <si>
+    <t>AÇÚCARES E ADOÇANTES</t>
+  </si>
+  <si>
+    <t>ASSUGRIN</t>
+  </si>
+  <si>
+    <t>ADOÇANTE LÍQUIDO COM SUCRALOSE</t>
+  </si>
+  <si>
+    <t>Adoçante líquido com sucralose</t>
+  </si>
+  <si>
+    <t>GOLD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADOÇANTE LÍQUIDO COM SUCRALOSE </t>
+  </si>
+  <si>
+    <t>ADOÇANTE LÍQUIDO COM STÉVIA</t>
+  </si>
+  <si>
+    <t>Adoçante líquido com stévia </t>
+  </si>
+  <si>
+    <t>Adoçante líquido com stévia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADOÇANTE LÍQUIDO </t>
+  </si>
+  <si>
+    <t>Adoçante líquido</t>
+  </si>
+  <si>
+    <t>DOCE MENOR</t>
+  </si>
+  <si>
+    <t>ADOÇANTE DIETÉTICO EM PÓ TRADICIONAL</t>
+  </si>
+  <si>
+    <t>Adoçante em pó</t>
+  </si>
+  <si>
+    <t>TAL E QUAL</t>
+  </si>
+  <si>
+    <t>ACHOCOLATADO EM PÓ DIET</t>
+  </si>
+  <si>
+    <t>Achocolatado em pó diet</t>
+  </si>
+  <si>
+    <t>ACHOCOLATADOS EM PÓ</t>
+  </si>
+  <si>
+    <t>TAPIOCA E COCCO</t>
+  </si>
+  <si>
+    <t>Sorvete de tapioca e coco natural</t>
+  </si>
+  <si>
+    <t>SORVETES BASE DE LEITE</t>
+  </si>
+  <si>
+    <t>LE BOTTEGHE DI LEONARDO</t>
+  </si>
+  <si>
+    <t>NINHO NUTRIADVANCE BAUNILHA</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar em pó</t>
+  </si>
+  <si>
+    <t>NINHO 3+ PREBIO 3 FASES LEITE EM PÓ</t>
+  </si>
+  <si>
+    <t>Composto lácteo com óleos vegetais e fibras</t>
+  </si>
+  <si>
+    <t>LEITE EM PÓ</t>
+  </si>
+  <si>
+    <t>NINHO 1+ PREBIO 1 FASES LEITE EM PÓ</t>
+  </si>
+  <si>
+    <t>Fórmula infantil de seguimento para crianças de primeira infância</t>
+  </si>
+  <si>
+    <t>MOLICO DESNATADO EM PÓ TOTAL CÁLCIO</t>
+  </si>
+  <si>
+    <t>Leite em pó desnatado</t>
+  </si>
+  <si>
+    <t>CIOCCOLATO AL LATTE COM CASTANHAS</t>
+  </si>
+  <si>
+    <t>Sorvete de chocolate ao leite com mix de avelãs, amêndoas, castanhas do pará e castanhas de cajú</t>
+  </si>
+  <si>
+    <t>ASCENDA SUPLEMENTO SEM SABOR</t>
+  </si>
+  <si>
+    <t>Suplemento nutricional infantil</t>
+  </si>
+  <si>
+    <t>ASCENDA</t>
+  </si>
+  <si>
+    <t>ASCENDA SUPLEMENTO BAUNILHA</t>
+  </si>
+  <si>
+    <t>NAN COMFOR LR</t>
+  </si>
+  <si>
+    <t>NAN</t>
+  </si>
+  <si>
+    <t>NAN COMFOR 3 LR</t>
+  </si>
+  <si>
     <t xml:space="preserve">CALDO VERDE CONGELADO </t>
   </si>
   <si>
     <t>Sopa pronta congelada com mandioca, batata e fios de couve manteiga</t>
   </si>
   <si>
     <t>SOPAS</t>
   </si>
   <si>
-    <t>Parve</t>
-[...4 lines deleted...]
-  <si>
     <t>PRATIGEL</t>
   </si>
   <si>
     <t>AGROVERT'S</t>
   </si>
   <si>
-    <t>Verde</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CALDO DE LEGUMES CONGELADO </t>
   </si>
   <si>
     <t>Sopa pronta congelada de batata, abobrinha, cenoura e tomate</t>
   </si>
   <si>
     <t>CALDO DE ESPINAFRE CONGELADO</t>
   </si>
   <si>
     <t>Sopa pronta congelada de espinafre com batata e mandioca</t>
   </si>
   <si>
     <t>STARBUCKS FRAPPUCCINO MOCHA</t>
   </si>
   <si>
     <t>Bebida láctea UHT sabor chocolate com café</t>
   </si>
   <si>
-    <t>BEBIDAS LÁCTEAS - COALHADAS - IOGURTES - LEITE FERMENTADO</t>
-[...4 lines deleted...]
-  <si>
     <t>STARBUCKS</t>
   </si>
   <si>
-    <t>NESTLÉ</t>
-[...4 lines deleted...]
-  <si>
     <t>STARBUCKS FRAPPUCCINO CLASSIC</t>
   </si>
   <si>
     <t>Bebida láctea UHT com café</t>
   </si>
   <si>
     <t>STARBUCKS FRAPPUCCINO CARAMELO</t>
   </si>
   <si>
     <t>Bebida láctea UHT sabor caramelo com café</t>
   </si>
   <si>
     <t>NUTREN SENIOR PREMIUM BAUNILHA</t>
   </si>
   <si>
-    <t>Suplemento alimentar em pó</t>
-[...4 lines deleted...]
-  <si>
     <t>NUTREN</t>
   </si>
   <si>
     <t>NUTREN CONTROL CHOCOLATE</t>
   </si>
   <si>
     <t>Alimento pronto para o consumo para dietas com restrição de sacarose, frutose, glicose e lactose</t>
   </si>
   <si>
     <t>NUTREN CONTROL BAUNILHA</t>
   </si>
   <si>
     <t>NUTREN 2.0 BAUNILHA</t>
   </si>
   <si>
     <t>Fórmula enteral modificada, hipercalórica (2.0kcal/mL), hiperlipídica, normoproteica e isenta de lactose.</t>
   </si>
   <si>
     <t xml:space="preserve">NUTREN 1.5 PROTEIN BAUNILHA </t>
   </si>
   <si>
     <t>Fórmula hiperproteica, hiperlipídica e com densidade energética alta</t>
   </si>
   <si>
     <t>NUTREN 1.5 BAUNILHA</t>
@@ -218,68 +918,53 @@
   <si>
     <t>NOVASOURCE HI PROTEIN</t>
   </si>
   <si>
     <t>Fórmula enteral modificada hiperproteica, hipercalórica, isenta de lactose, fibra e sem adição de sacarose.</t>
   </si>
   <si>
     <t>NOVASOURCE GI CONTROL</t>
   </si>
   <si>
     <t>Fórmula enteral com 100% fibras solúveis (20g/L), hipercalórica, hiperlipídica.</t>
   </si>
   <si>
     <t>NOVASOURCE GC SEM SABOR</t>
   </si>
   <si>
     <t>Fórmula modificada para nutrição enteral e oral, normocalórica, normoproteica, hiperlipídica, com caseinato de cálcio e sódio obtidos do leite de vaca, fibras, vitaminas e minerais.</t>
   </si>
   <si>
     <t xml:space="preserve">NESCAU ACTIGEN-E </t>
   </si>
   <si>
     <t>Bebida láctea UHT sabor chocolate</t>
   </si>
   <si>
-    <t>NESCAU</t>
-[...1 lines deleted...]
-  <si>
     <t>NESCAU ACT-GO EXTRA CACAU</t>
   </si>
   <si>
-    <t>NAN CONFORT LR</t>
-[...10 lines deleted...]
-  <si>
     <t>ISOSOURCE SOYA FIBER</t>
   </si>
   <si>
     <t>Fórmula padrão para nutrição especial, com 100% proteína de soja e um mix de fibras</t>
   </si>
   <si>
     <t>ISOSOURCE</t>
   </si>
   <si>
     <t>ISOSOURCE SOYA BAUNILHA</t>
   </si>
   <si>
     <t>Fórmula padrão para nutrição enteral e oral, com 100% proteína de soja e 1,2 kcal por ml.</t>
   </si>
   <si>
     <t>ISOSOURCE SOYA 1.5</t>
   </si>
   <si>
     <t>Fórmula padrão para nutrição enteral e oral</t>
   </si>
   <si>
     <t>ISOSOURCE MIX</t>
   </si>
   <si>
     <t>ISOSOURCE JÚNIOR BAUNILHA</t>
@@ -311,107 +996,65 @@
   <si>
     <t>Fórmula especializada destinada para nutrição de pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>ISOSOURCE 1.5 CAL</t>
   </si>
   <si>
     <t>Fórmula nutricional completa desenvolvida para uso enteral ou oral</t>
   </si>
   <si>
     <t>AMENDOIM JAPONÊS</t>
   </si>
   <si>
     <t>Amendoim japonês</t>
   </si>
   <si>
     <t>PETISCOS, SALGADINHOS E SNACKS</t>
   </si>
   <si>
     <t>KARI KARI</t>
   </si>
   <si>
     <t>CBPA - CENTRAL BRASILEIRA DE PRODUTOS ALIMENTARES</t>
   </si>
   <si>
-    <t>Esse produto possui um alerta, saiba mais acessando bdk</t>
-[...1 lines deleted...]
-  <si>
     <t>CAFÉ COADO EM SACHÊ</t>
   </si>
   <si>
     <t>Café 100% arábica de torra média coado em sachê</t>
   </si>
   <si>
     <t>CAFÉ TORRADO E MOÍDO</t>
   </si>
   <si>
     <t>SASHÊ COMPANY CAFÉ</t>
   </si>
   <si>
     <t>SASHÊ COMPANY</t>
   </si>
   <si>
-    <t>NOZ PECÃ IN-NATURA</t>
-[...37 lines deleted...]
-  <si>
     <t>XERÉM CANJIQUINHA</t>
   </si>
   <si>
     <t>Xerém canjiquinha</t>
   </si>
   <si>
     <t>FARINHAS, FARELOS, FÉCULAS, FLOCOS E GRÃOS</t>
   </si>
   <si>
     <t>SÓ O OURO</t>
   </si>
   <si>
     <t>MILHÃO INGREDIENTES E CEREAIS</t>
   </si>
   <si>
     <t>POLENTA</t>
   </si>
   <si>
     <t>Farinha de milho flocada</t>
   </si>
   <si>
     <t>MILHO DE PIPOCA</t>
   </si>
   <si>
     <t>Milho de pipoca</t>
@@ -440,89 +1083,50 @@
   <si>
     <t>Farinha de milho</t>
   </si>
   <si>
     <t>FLOQUINHO</t>
   </si>
   <si>
     <t>Farinha de milho em flocos</t>
   </si>
   <si>
     <t>FLOCÃO</t>
   </si>
   <si>
     <t>CANJICA BRANCA</t>
   </si>
   <si>
     <t>Canjica de grãos de milho branco</t>
   </si>
   <si>
     <t>CANJICA AMARELA</t>
   </si>
   <si>
     <t>Canjica de grãos de milho amarelo</t>
   </si>
   <si>
-    <t>AMENDOIM COM PELE</t>
-[...37 lines deleted...]
-  <si>
     <t>POLPA MISTA DE MARACUJÁ, COCO, ABACAXI</t>
   </si>
   <si>
     <t>Polpa mista de maracujá, coco e abacaxi </t>
   </si>
   <si>
     <t>POLPAS DE FRUTAS</t>
   </si>
   <si>
     <t>POLPANORTE</t>
   </si>
   <si>
     <t xml:space="preserve"> N. ZEPPONE</t>
   </si>
   <si>
     <t>POLPA MISTA DE GOIABA, MORANGO, FRAMBOESA E CENOURA</t>
   </si>
   <si>
     <t>Polpa mista de goiaba, morango, framboesa e cenoura</t>
   </si>
   <si>
     <t>POLPA MISTA DE ACEROLA, GOIABA, BANANA, COUVE E ESPINAFRE</t>
   </si>
   <si>
     <t>Polpa mista de acerola, goiaba, banana, couve e espinafre</t>
@@ -530,263 +1134,146 @@
   <si>
     <t>AZEITE BORRIELO</t>
   </si>
   <si>
     <t>Azeite de oliva extravirgem extrafresco com notas de maçã verde e especiarias</t>
   </si>
   <si>
     <t>AZEITES E ÓLEOS</t>
   </si>
   <si>
     <t>AZEITE BORRIELLO</t>
   </si>
   <si>
     <t>BB BRASIL AZEITES EXTRAVIRGENS</t>
   </si>
   <si>
     <t>AÇAÍ ZERO ADIÇÃO DE AÇÚCAR</t>
   </si>
   <si>
     <t>Sorbet de açaí sem adição de açúcares</t>
   </si>
   <si>
     <t>SORVETES  BASE DE ÁGUA</t>
   </si>
   <si>
-    <t>FREDDO INTENSO</t>
-[...58 lines deleted...]
-  <si>
     <t>COALHADA SECA</t>
   </si>
   <si>
     <t>Queijo tipo Labneh</t>
   </si>
   <si>
     <t>BABA SOL</t>
   </si>
   <si>
-    <t>CHIARO DECAFFEINATO</t>
-[...4 lines deleted...]
-  <si>
     <t>CHOCOLATE CARAMELO DE CAFÉ</t>
   </si>
   <si>
     <t>Chocolate de caramelo com café</t>
   </si>
   <si>
     <t>CHOCOLATES</t>
   </si>
   <si>
     <t>PRISCYLA FRANÇA</t>
   </si>
   <si>
-    <t>BOURSIN PASTA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BATATA FAST FOOD ESPECIAL </t>
   </si>
   <si>
     <t>Batata palito pré-frita congelada</t>
   </si>
   <si>
     <t>BATATAS</t>
   </si>
   <si>
     <t>BEM BRASIL</t>
-  </si>
-[...37 lines deleted...]
-    <t>CURRAL DE MINAS</t>
   </si>
   <si>
     <t>FARINHA DE ARROZ</t>
   </si>
   <si>
     <t>Farinha de arroz especial sem glúten</t>
   </si>
   <si>
     <t>CASARÃO</t>
   </si>
   <si>
     <t>SEAL ALIMENTOS</t>
   </si>
   <si>
     <t xml:space="preserve">PIZZA DE FRIGIDEIRA TRADICIONAL </t>
   </si>
   <si>
     <t>Pizza de frigideira tradicional
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
-    <t>MASSAS</t>
-[...1 lines deleted...]
-  <si>
     <t>MASSALEVE</t>
   </si>
   <si>
     <t>SANTA ERNESTINA (CROCK PIZZA)</t>
   </si>
   <si>
     <t>CROCK WRAP TRADICIONAL</t>
   </si>
   <si>
     <t>Massa tipo tortilha
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
     <t>CROCK PIZZA</t>
   </si>
   <si>
     <t>CROCK WRAP INTEGRAL</t>
   </si>
   <si>
     <t>CROCK PIZZA ORIGINAL</t>
   </si>
   <si>
     <t>Massa de pizza para frigideira
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
     <t>MACARRÃO TALHARIM INTEGRAL VIVER</t>
   </si>
   <si>
     <t>Macarrão 51% cereais integrais</t>
   </si>
   <si>
     <t>CARREFOUR</t>
   </si>
   <si>
     <t>SIENA</t>
   </si>
   <si>
     <t>PAÇOCA 50% MENOS AÇÚCAR</t>
   </si>
   <si>
     <t>Doce de amendoim com 50% menos açúcar </t>
   </si>
   <si>
-    <t>DOCES</t>
-[...1 lines deleted...]
-  <si>
     <t>RIO</t>
   </si>
   <si>
     <t>RIO  (MARINDOCES)</t>
   </si>
   <si>
     <t>GIBI COM LEITE</t>
   </si>
   <si>
     <t>Doce de amendoim com leite</t>
   </si>
   <si>
     <t>AMENDOIM CRÚ</t>
   </si>
   <si>
     <t>Amendoim crú a granel </t>
   </si>
   <si>
     <t>INGREDIENTES E COMPLEMENTOS PARA SORVETES E DOCES</t>
   </si>
   <si>
     <t>GELÉIA TRADICIONAL DE PÊSSEGO RITTER</t>
   </si>
   <si>
     <t>Geléia tradicional de pêssego</t>
@@ -815,59 +1302,53 @@
   <si>
     <t>BALDONI</t>
   </si>
   <si>
     <t>MACARRÃO PENNE COM GRÃO DE BICO E LINHAÇA VIVER</t>
   </si>
   <si>
     <t>Macarrão 61% integral com grão de bico e sementes</t>
   </si>
   <si>
     <t>MACARRÃO FUSILLI COM ESPINAFRE E QUINOA VIVER</t>
   </si>
   <si>
     <t>Macarrão 61% integral com espinafre e sementes</t>
   </si>
   <si>
     <t>MACARRÃO ESPAGUETE INTEGRAL VIVER</t>
   </si>
   <si>
     <t>GRANOLA TRADICIONAL DR. NUTS</t>
   </si>
   <si>
     <t>Cereal integral à base de flocos de aveia, coco, castanhas e uva passa</t>
   </si>
   <si>
-    <t>CEREAIS MATINAIS</t>
-[...1 lines deleted...]
-  <si>
     <t>DE MARCHI</t>
   </si>
   <si>
-    <t>FEINKOST</t>
-[...1 lines deleted...]
-  <si>
     <t>GRANOLA DE BANANA DR. NUTS</t>
   </si>
   <si>
     <t>Cereal integral à base de flocos de aveia e banana</t>
   </si>
   <si>
     <t>GRANOLA BANANA, MAÇÃ  E CANELA DR. NUTS</t>
   </si>
   <si>
     <t>Cereal integral à base de flocos de aveia, uva passa, banana e maçã</t>
   </si>
   <si>
     <t>CRÓQUI ZERO ADIÇÃO DE AÇÚCAR</t>
   </si>
   <si>
     <t>Cereal integral à base de flocos de aveia, maçã, uva passa, cramberry e coco com zero adição de açúcar</t>
   </si>
   <si>
     <t>MUPY MORANGO</t>
   </si>
   <si>
     <t>Alimento à base de extrato de soja com suco de  morango</t>
   </si>
   <si>
     <t>BEBIDAS À BASE DE SOJA</t>
@@ -887,119 +1368,104 @@
   <si>
     <t>MUPY MAÇÃ</t>
   </si>
   <si>
     <t xml:space="preserve">Alimento à base de extrato de soja com suco de maçã </t>
   </si>
   <si>
     <t>MUPY LIMÃO</t>
   </si>
   <si>
     <t xml:space="preserve">Alimento à base de extrato de soja com suco de limão </t>
   </si>
   <si>
     <t>MUPY ABACAXI</t>
   </si>
   <si>
     <t>Alimento à base de extrato de soja com suco de abacaxi</t>
   </si>
   <si>
     <t>GELATO PISTACCHIO</t>
   </si>
   <si>
     <t>Sorvete feito com pistaches italianos à base de leite e creme de leite</t>
   </si>
   <si>
-    <t>SORVETES BASE DE LEITE</t>
-[...1 lines deleted...]
-  <si>
     <t>BACIO DI LATTE</t>
   </si>
   <si>
     <t>GELATO CAFFÈ</t>
   </si>
   <si>
     <t>Sorvete de leite e creme de leite frescos com café</t>
   </si>
   <si>
     <t>DOCE CREMOSO  DE BATATA DOCE E COCO</t>
   </si>
   <si>
     <t>Doce cremoso de batata doce e coco Tipo Schmier</t>
   </si>
   <si>
     <t>DOCES CREMOSOS</t>
   </si>
   <si>
     <t>MASSA FILLO</t>
   </si>
   <si>
     <t>Massa fina congelada Fillo</t>
   </si>
   <si>
     <t>AROSA</t>
   </si>
   <si>
     <t xml:space="preserve">ANÉIS DE CEBOLA </t>
   </si>
   <si>
     <t>Anel de cebola formatado empanado pré-frito congelado</t>
   </si>
   <si>
     <t>LEGUMES E VEGETAIS CONGELADOS</t>
   </si>
   <si>
-    <t>RISTRETTO SHOT</t>
-[...10 lines deleted...]
-  <si>
     <t>SAL DE UMAMI DE ALHO NEGRO</t>
   </si>
   <si>
     <t>Sal de umami de alho negro</t>
   </si>
   <si>
+    <t>SAL</t>
+  </si>
+  <si>
     <t>ALHO NEGRO DO SÍTIO</t>
   </si>
   <si>
     <t>MOSTARDA MOÍDA</t>
   </si>
   <si>
     <t>Mostarda moída</t>
   </si>
   <si>
-    <t>CONDIMENTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>PENINA</t>
   </si>
   <si>
     <t>MOSTARDA AMARELA GRÃO</t>
   </si>
   <si>
     <t>Mostarda amarela em grãos</t>
   </si>
   <si>
     <t>HORTELÃ FLOCOS</t>
   </si>
   <si>
     <t>Hortelã em flocos</t>
   </si>
   <si>
     <t>CRAVO DA ÍNDIA FLOR</t>
   </si>
   <si>
     <t>Cravo da Índia flor</t>
   </si>
   <si>
     <t xml:space="preserve">CEBOLINHA FLOCOS </t>
   </si>
   <si>
     <t>Cebolinha em flocos</t>
@@ -1061,89 +1527,74 @@
   <si>
     <t>CHOCOLATE BRANCO COM NIBS</t>
   </si>
   <si>
     <t>Barra de chocolate bean-to-bar branco com nibs</t>
   </si>
   <si>
     <t xml:space="preserve">BATATA PALITO RÚSTICA COM CASCA </t>
   </si>
   <si>
     <t>Batata palito rústico com casca pré-frita congelada</t>
   </si>
   <si>
     <t>MIX PARA SOPA</t>
   </si>
   <si>
     <t>Mix de vegetais super gelado abóbora paulistinha, batata, mandioca e tomate</t>
   </si>
   <si>
     <t>POLVILHO SABOR CEBOLA E SALSA</t>
   </si>
   <si>
     <t>Biscoito de polvilho sabor cebola e salsa</t>
   </si>
   <si>
-    <t>BOLACHAS E COOKIES</t>
-[...1 lines deleted...]
-  <si>
     <t>SELECT (TENDA ATACADO)</t>
   </si>
   <si>
     <t>CASSINI</t>
   </si>
   <si>
     <t xml:space="preserve">POLVILHO SABOR CEBOLA E SALSA </t>
   </si>
   <si>
     <t>Biscoito de polvilho salgado sabor cebola e salsa</t>
   </si>
   <si>
     <t>MEMBER'S MARK</t>
   </si>
   <si>
     <t>BISCOITO DE POLVILHO SALGADO</t>
   </si>
   <si>
     <t>Biscoito de polvilho salgado</t>
   </si>
   <si>
     <t>PUBLIC</t>
   </si>
   <si>
-    <t>COCO RALADO DESENGORDURADO</t>
-[...10 lines deleted...]
-  <si>
     <t>XAROPE DE GROSELHA COOP</t>
   </si>
   <si>
     <t>Xarope de groselha</t>
   </si>
   <si>
     <t>XAROPES E PREPARADOS</t>
   </si>
   <si>
     <t>COOP</t>
   </si>
   <si>
     <t>SABORAMA</t>
   </si>
   <si>
     <t>XAROPE DE GUARANÁ</t>
   </si>
   <si>
     <t>Xarope de guaraná</t>
   </si>
   <si>
     <t>PREPARADO DE GROSELHA DIET</t>
   </si>
   <si>
     <t>Preparado líquido dietético para refresco artificial sabor de groselha</t>
@@ -1206,302 +1657,50 @@
     <t>Atum sólido em água</t>
   </si>
   <si>
     <t>ATUM RALADO EM ÓLEO</t>
   </si>
   <si>
     <t>Atum ralado em óleo</t>
   </si>
   <si>
     <t>ATUM RALADO AO NATURAL</t>
   </si>
   <si>
     <t>Atum ralado em água</t>
   </si>
   <si>
     <t>ATUM EM PEDAÇOS EM ÓLEO</t>
   </si>
   <si>
     <t>Atum em pedaços em óleo comestível</t>
   </si>
   <si>
     <t>ATUM EM PEDAÇOS AO NATURAL</t>
   </si>
   <si>
     <t>Atum em pedaços em água</t>
-  </si>
-[...250 lines deleted...]
-    <t>HAVANNA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1804,51 +2003,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I176"/>
+  <dimension ref="A1:I216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1861,4782 +2060,5918 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
         <v>35</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>22</v>
+      </c>
+      <c r="I9" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>22</v>
+      </c>
+      <c r="I10" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>22</v>
+      </c>
+      <c r="I11" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
         <v>42</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>22</v>
+      </c>
+      <c r="I12" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" t="s">
         <v>43</v>
       </c>
-      <c r="B13" t="s">
-[...20 lines deleted...]
-      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>22</v>
+      </c>
+      <c r="I14" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G15" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>22</v>
+      </c>
+      <c r="I15" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="G18" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G19" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="G20" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="G21" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H21" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H23" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>66</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D24" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" t="s">
         <v>69</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D25" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G25" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H25" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
         <v>34</v>
       </c>
       <c r="D26" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>34</v>
       </c>
       <c r="D27" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="G27" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
         <v>34</v>
       </c>
       <c r="D28" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C29" t="s">
         <v>34</v>
       </c>
       <c r="D29" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G29" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H29" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
         <v>34</v>
       </c>
       <c r="D30" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G30" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H30" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C31" t="s">
         <v>34</v>
       </c>
       <c r="D31" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G31" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H31" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>34</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G32" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H32" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C33" t="s">
         <v>34</v>
       </c>
       <c r="D33" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="G33" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H33" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B34" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
         <v>34</v>
       </c>
       <c r="D34" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G34" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H34" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H35" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" t="s">
         <v>90</v>
       </c>
-      <c r="B36" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" t="s">
         <v>92</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B38" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="G38" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="G39" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="G40" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="G41" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="G42" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="B43" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="G43" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="B44" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G44" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G45" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G46" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B47" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G47" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H47" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="B48" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="B49" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="C49" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G49" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="B50" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G50" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="B51" t="s">
+        <v>122</v>
+      </c>
+      <c r="C51" t="s">
+        <v>123</v>
+      </c>
+      <c r="D51" t="s">
+        <v>41</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" t="s">
         <v>124</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>22</v>
+      </c>
+      <c r="I51" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="C52" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G52" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>22</v>
+      </c>
+      <c r="I52" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="C53" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="G53" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>22</v>
+      </c>
+      <c r="I53" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C54" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="G54" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>22</v>
+      </c>
+      <c r="I54" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="C55" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="G55" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I55" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="C56" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="D56" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="E56" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="G56" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="H56" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I56" t="s">
-        <v>154</v>
+        <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="B57" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="G57" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>22</v>
+      </c>
+      <c r="I57" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="G58" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>22</v>
+      </c>
+      <c r="I58" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="G59" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I59"/>
+        <v>22</v>
+      </c>
+      <c r="I59" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="C60" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="G60" t="s">
-        <v>168</v>
+        <v>125</v>
       </c>
       <c r="H60" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I60"/>
+        <v>22</v>
+      </c>
+      <c r="I60" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="B61" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="C61" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="G61" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>22</v>
+      </c>
+      <c r="I61" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="G62" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H62" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>22</v>
+      </c>
+      <c r="I62" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>156</v>
       </c>
       <c r="C63" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E63" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="G63" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I63"/>
+        <v>22</v>
+      </c>
+      <c r="I63" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>157</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="C64" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="G64" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I64"/>
+        <v>22</v>
+      </c>
+      <c r="I64" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
-        <v>185</v>
+        <v>123</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="G65" t="s">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I65"/>
+        <v>22</v>
+      </c>
+      <c r="I65" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B66"/>
+        <v>163</v>
+      </c>
+      <c r="B66" t="s">
+        <v>164</v>
+      </c>
       <c r="C66" t="s">
-        <v>174</v>
+        <v>130</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>189</v>
+        <v>162</v>
       </c>
       <c r="G66" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I66"/>
+        <v>22</v>
+      </c>
+      <c r="I66" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="B67" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>130</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E67" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="G67" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I67"/>
+        <v>22</v>
+      </c>
+      <c r="I67" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="C68" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="D68" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>194</v>
+        <v>125</v>
       </c>
       <c r="G68" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="H68" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I68"/>
+        <v>22</v>
+      </c>
+      <c r="I68" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>170</v>
       </c>
       <c r="C69" t="s">
-        <v>174</v>
+        <v>130</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="G69" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>22</v>
+      </c>
+      <c r="I69" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="B70" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>130</v>
       </c>
       <c r="D70" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>200</v>
+        <v>171</v>
       </c>
       <c r="G70" t="s">
-        <v>200</v>
+        <v>125</v>
       </c>
       <c r="H70" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>22</v>
+      </c>
+      <c r="I70" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>201</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
       <c r="C71" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="D71" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="E71" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="G71" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I71"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>203</v>
+        <v>178</v>
       </c>
       <c r="B72" t="s">
-        <v>204</v>
+        <v>179</v>
       </c>
       <c r="C72" t="s">
-        <v>205</v>
+        <v>40</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="G72" t="s">
-        <v>206</v>
+        <v>181</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I72"/>
+        <v>22</v>
+      </c>
+      <c r="I72" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="C73" t="s">
-        <v>209</v>
+        <v>40</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="G73" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I73"/>
+        <v>22</v>
+      </c>
+      <c r="I73" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="B74" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="C74" t="s">
-        <v>209</v>
+        <v>40</v>
       </c>
       <c r="D74" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="G74" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I74"/>
+        <v>22</v>
+      </c>
+      <c r="I74" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="B75" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="C75" t="s">
-        <v>209</v>
+        <v>40</v>
       </c>
       <c r="D75" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="G75" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I75"/>
+        <v>22</v>
+      </c>
+      <c r="I75" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="B76" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>40</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="G76" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I76"/>
+        <v>22</v>
+      </c>
+      <c r="I76" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>217</v>
+        <v>191</v>
       </c>
       <c r="B77" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="C77" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D77" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>219</v>
+        <v>180</v>
       </c>
       <c r="G77" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
       <c r="H77" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I77" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>220</v>
+        <v>193</v>
       </c>
       <c r="B78" t="s">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="C78" t="s">
-        <v>120</v>
+        <v>195</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>222</v>
+        <v>196</v>
       </c>
       <c r="G78" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>224</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="C79" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="G79" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>230</v>
+        <v>202</v>
       </c>
       <c r="C80" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="G80" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>232</v>
+        <v>205</v>
       </c>
       <c r="B81" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="C81" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="G81" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>207</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
       <c r="C82" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="G82" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>209</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>210</v>
       </c>
       <c r="C83" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="G83" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>213</v>
       </c>
       <c r="B84" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="C84" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="G84" t="s">
-        <v>243</v>
+        <v>197</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>244</v>
+        <v>216</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
       <c r="C85" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="D85" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>242</v>
+        <v>212</v>
       </c>
       <c r="G85" t="s">
-        <v>243</v>
+        <v>197</v>
       </c>
       <c r="H85" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>246</v>
+        <v>217</v>
       </c>
       <c r="B86" t="s">
-        <v>247</v>
+        <v>218</v>
       </c>
       <c r="C86" t="s">
-        <v>248</v>
+        <v>211</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>242</v>
+        <v>212</v>
       </c>
       <c r="G86" t="s">
-        <v>243</v>
+        <v>197</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>249</v>
+        <v>217</v>
       </c>
       <c r="B87" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="C87" t="s">
-        <v>251</v>
+        <v>211</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>252</v>
+        <v>215</v>
       </c>
       <c r="G87" t="s">
-        <v>252</v>
+        <v>197</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I87"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>253</v>
+        <v>220</v>
       </c>
       <c r="B88" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="C88" t="s">
-        <v>251</v>
+        <v>211</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>252</v>
+        <v>222</v>
       </c>
       <c r="G88" t="s">
-        <v>252</v>
+        <v>197</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I88"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="B89" t="s">
-        <v>256</v>
+        <v>224</v>
       </c>
       <c r="C89" t="s">
-        <v>257</v>
+        <v>211</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>258</v>
+        <v>225</v>
       </c>
       <c r="G89" t="s">
-        <v>258</v>
+        <v>197</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I89"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>259</v>
+        <v>226</v>
       </c>
       <c r="B90" t="s">
-        <v>260</v>
+        <v>227</v>
       </c>
       <c r="C90" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="G90" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="B91" t="s">
-        <v>262</v>
+        <v>230</v>
       </c>
       <c r="C91" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D91" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="G91" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C92" t="s">
-        <v>226</v>
+        <v>176</v>
       </c>
       <c r="D92" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>237</v>
+        <v>124</v>
       </c>
       <c r="G92" t="s">
-        <v>238</v>
+        <v>125</v>
       </c>
       <c r="H92" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>264</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
       <c r="C93" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D93" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>267</v>
+        <v>124</v>
       </c>
       <c r="G93" t="s">
-        <v>268</v>
+        <v>125</v>
       </c>
       <c r="H93" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>269</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>270</v>
+        <v>239</v>
       </c>
       <c r="C94" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D94" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>267</v>
+        <v>124</v>
       </c>
       <c r="G94" t="s">
-        <v>268</v>
+        <v>125</v>
       </c>
       <c r="H94" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>271</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>272</v>
+        <v>241</v>
       </c>
       <c r="C95" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D95" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>267</v>
+        <v>137</v>
       </c>
       <c r="G95" t="s">
-        <v>268</v>
+        <v>125</v>
       </c>
       <c r="H95" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>273</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>274</v>
+        <v>243</v>
       </c>
       <c r="C96" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="D96" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E96" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="G96" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>275</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>276</v>
+        <v>245</v>
       </c>
       <c r="C97" t="s">
-        <v>277</v>
+        <v>176</v>
       </c>
       <c r="D97" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
-        <v>278</v>
+        <v>246</v>
       </c>
       <c r="G97" t="s">
-        <v>279</v>
+        <v>125</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>280</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
-        <v>281</v>
+        <v>245</v>
       </c>
       <c r="C98" t="s">
-        <v>277</v>
+        <v>176</v>
       </c>
       <c r="D98" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>278</v>
+        <v>246</v>
       </c>
       <c r="G98" t="s">
-        <v>279</v>
+        <v>125</v>
       </c>
       <c r="H98" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>282</v>
+        <v>248</v>
       </c>
       <c r="B99" t="s">
-        <v>283</v>
+        <v>175</v>
       </c>
       <c r="C99" t="s">
-        <v>277</v>
+        <v>176</v>
       </c>
       <c r="D99" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>278</v>
+        <v>249</v>
       </c>
       <c r="G99" t="s">
-        <v>279</v>
+        <v>125</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>284</v>
+        <v>250</v>
       </c>
       <c r="B100" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="C100" t="s">
-        <v>277</v>
+        <v>176</v>
       </c>
       <c r="D100" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>278</v>
+        <v>249</v>
       </c>
       <c r="G100" t="s">
-        <v>279</v>
+        <v>125</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>286</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>287</v>
+        <v>252</v>
       </c>
       <c r="C101" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="G101" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I101"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="B102" t="s">
-        <v>289</v>
+        <v>257</v>
       </c>
       <c r="C102" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
       <c r="D102" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="G102" t="s">
-        <v>291</v>
+        <v>255</v>
       </c>
       <c r="H102" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I102"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>292</v>
+        <v>258</v>
       </c>
       <c r="B103" t="s">
-        <v>293</v>
+        <v>259</v>
       </c>
       <c r="C103" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
       <c r="D103" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="G103" t="s">
-        <v>291</v>
+        <v>255</v>
       </c>
       <c r="H103" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I103"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="B104" t="s">
-        <v>295</v>
+        <v>261</v>
       </c>
       <c r="C104" t="s">
-        <v>296</v>
+        <v>130</v>
       </c>
       <c r="D104" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="G104" t="s">
-        <v>252</v>
+        <v>125</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I104"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>297</v>
+        <v>263</v>
       </c>
       <c r="B105" t="s">
-        <v>298</v>
+        <v>264</v>
       </c>
       <c r="C105" t="s">
-        <v>226</v>
+        <v>130</v>
       </c>
       <c r="D105" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="G105" t="s">
-        <v>299</v>
+        <v>125</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I105"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="B106" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="C106" t="s">
-        <v>302</v>
+        <v>130</v>
       </c>
       <c r="D106" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
-        <v>206</v>
+        <v>262</v>
       </c>
       <c r="G106" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="H106" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I106"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>303</v>
+        <v>267</v>
       </c>
       <c r="B107" t="s">
-        <v>304</v>
+        <v>234</v>
       </c>
       <c r="C107" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D107" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
-        <v>25</v>
+        <v>268</v>
       </c>
       <c r="G107" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H107" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I107"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>305</v>
+        <v>269</v>
       </c>
       <c r="B108" t="s">
-        <v>306</v>
+        <v>270</v>
       </c>
       <c r="C108" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D108" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
-        <v>175</v>
+        <v>268</v>
       </c>
       <c r="G108" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I108"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>307</v>
+        <v>271</v>
       </c>
       <c r="B109" t="s">
-        <v>308</v>
+        <v>270</v>
       </c>
       <c r="C109" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="D109" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
-        <v>309</v>
+        <v>268</v>
       </c>
       <c r="G109" t="s">
-        <v>309</v>
+        <v>125</v>
       </c>
       <c r="H109" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I109"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="B110" t="s">
-        <v>311</v>
+        <v>273</v>
       </c>
       <c r="C110" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D110" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
-        <v>313</v>
+        <v>268</v>
       </c>
       <c r="G110" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I110"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>314</v>
+        <v>274</v>
       </c>
       <c r="B111" t="s">
-        <v>315</v>
+        <v>275</v>
       </c>
       <c r="C111" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D111" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
-        <v>313</v>
+        <v>268</v>
       </c>
       <c r="G111" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I111"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>316</v>
+        <v>276</v>
       </c>
       <c r="B112" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="C112" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D112" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
-        <v>313</v>
+        <v>268</v>
       </c>
       <c r="G112" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H112" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I112"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="B113" t="s">
-        <v>319</v>
+        <v>279</v>
       </c>
       <c r="C113" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D113" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G113" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H113" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I113"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>320</v>
+        <v>281</v>
       </c>
       <c r="B114" t="s">
-        <v>321</v>
+        <v>282</v>
       </c>
       <c r="C114" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D114" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G114" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I114"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>322</v>
+        <v>283</v>
       </c>
       <c r="B115" t="s">
-        <v>323</v>
+        <v>284</v>
       </c>
       <c r="C115" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D115" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G115" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H115" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I115"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
       <c r="B116" t="s">
-        <v>325</v>
+        <v>286</v>
       </c>
       <c r="C116" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D116" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G116" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H116" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I116"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>326</v>
+        <v>287</v>
       </c>
       <c r="B117" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
       <c r="C117" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D117" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G117" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H117" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I117"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>328</v>
+        <v>289</v>
       </c>
       <c r="B118" t="s">
-        <v>329</v>
+        <v>290</v>
       </c>
       <c r="C118" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D118" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G118" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I118"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>330</v>
+        <v>291</v>
       </c>
       <c r="B119" t="s">
-        <v>331</v>
+        <v>292</v>
       </c>
       <c r="C119" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D119" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G119" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I119"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>332</v>
+        <v>293</v>
       </c>
       <c r="B120" t="s">
-        <v>333</v>
+        <v>294</v>
       </c>
       <c r="C120" t="s">
-        <v>312</v>
+        <v>176</v>
       </c>
       <c r="D120" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="G120" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="H120" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I120"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>334</v>
+        <v>295</v>
       </c>
       <c r="B121" t="s">
-        <v>335</v>
+        <v>296</v>
       </c>
       <c r="C121" t="s">
-        <v>199</v>
+        <v>176</v>
       </c>
       <c r="D121" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
-        <v>336</v>
+        <v>280</v>
       </c>
       <c r="G121" t="s">
-        <v>337</v>
+        <v>125</v>
       </c>
       <c r="H121" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I121"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>338</v>
+        <v>297</v>
       </c>
       <c r="B122" t="s">
-        <v>339</v>
+        <v>298</v>
       </c>
       <c r="C122" t="s">
-        <v>199</v>
+        <v>176</v>
       </c>
       <c r="D122" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
-        <v>336</v>
+        <v>280</v>
       </c>
       <c r="G122" t="s">
-        <v>337</v>
+        <v>125</v>
       </c>
       <c r="H122" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I122"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>340</v>
+        <v>299</v>
       </c>
       <c r="B123" t="s">
-        <v>341</v>
+        <v>300</v>
       </c>
       <c r="C123" t="s">
-        <v>199</v>
+        <v>130</v>
       </c>
       <c r="D123" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
-        <v>336</v>
+        <v>134</v>
       </c>
       <c r="G123" t="s">
-        <v>337</v>
+        <v>125</v>
       </c>
       <c r="H123" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I123"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>342</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="C124" t="s">
-        <v>205</v>
+        <v>130</v>
       </c>
       <c r="D124" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>206</v>
+        <v>134</v>
       </c>
       <c r="G124" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I124"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="B125" t="s">
-        <v>345</v>
+        <v>303</v>
       </c>
       <c r="C125" t="s">
-        <v>302</v>
+        <v>176</v>
       </c>
       <c r="D125" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
-        <v>14</v>
+        <v>304</v>
       </c>
       <c r="G125" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="H125" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I125"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>346</v>
+        <v>305</v>
       </c>
       <c r="B126" t="s">
-        <v>347</v>
+        <v>306</v>
       </c>
       <c r="C126" t="s">
-        <v>348</v>
+        <v>176</v>
       </c>
       <c r="D126" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="G126" t="s">
-        <v>350</v>
+        <v>125</v>
       </c>
       <c r="H126" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
       <c r="B127" t="s">
-        <v>352</v>
+        <v>308</v>
       </c>
       <c r="C127" t="s">
-        <v>348</v>
+        <v>176</v>
       </c>
       <c r="D127" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>353</v>
+        <v>304</v>
       </c>
       <c r="G127" t="s">
-        <v>350</v>
+        <v>125</v>
       </c>
       <c r="H127" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I127"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>354</v>
+        <v>309</v>
       </c>
       <c r="B128" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="C128" t="s">
-        <v>348</v>
+        <v>176</v>
       </c>
       <c r="D128" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>356</v>
+        <v>304</v>
       </c>
       <c r="G128" t="s">
-        <v>350</v>
+        <v>125</v>
       </c>
       <c r="H128" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I128"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>357</v>
+        <v>310</v>
       </c>
       <c r="B129" t="s">
-        <v>358</v>
+        <v>311</v>
       </c>
       <c r="C129" t="s">
-        <v>359</v>
+        <v>176</v>
       </c>
       <c r="D129" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E129" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>360</v>
+        <v>304</v>
       </c>
       <c r="G129" t="s">
-        <v>360</v>
+        <v>125</v>
       </c>
       <c r="H129" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I129"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B130" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C130" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="D130" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>364</v>
+        <v>304</v>
       </c>
       <c r="G130" t="s">
-        <v>365</v>
+        <v>125</v>
       </c>
       <c r="H130" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I130"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>366</v>
+        <v>314</v>
       </c>
       <c r="B131" t="s">
-        <v>367</v>
+        <v>315</v>
       </c>
       <c r="C131" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="D131" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>365</v>
+        <v>304</v>
       </c>
       <c r="G131" t="s">
-        <v>365</v>
+        <v>125</v>
       </c>
       <c r="H131" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I131"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>368</v>
+        <v>316</v>
       </c>
       <c r="B132" t="s">
-        <v>369</v>
+        <v>279</v>
       </c>
       <c r="C132" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="D132" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>365</v>
+        <v>317</v>
       </c>
       <c r="G132" t="s">
-        <v>365</v>
+        <v>125</v>
       </c>
       <c r="H132" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I132"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B133" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C133" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="D133" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>365</v>
+        <v>317</v>
       </c>
       <c r="G133" t="s">
-        <v>365</v>
+        <v>125</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I133"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="B134" t="s">
-        <v>373</v>
+        <v>321</v>
       </c>
       <c r="C134" t="s">
-        <v>374</v>
+        <v>176</v>
       </c>
       <c r="D134" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
-        <v>365</v>
+        <v>304</v>
       </c>
       <c r="G134" t="s">
-        <v>365</v>
+        <v>125</v>
       </c>
       <c r="H134" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I134"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>375</v>
+        <v>322</v>
       </c>
       <c r="B135" t="s">
-        <v>376</v>
+        <v>323</v>
       </c>
       <c r="C135" t="s">
-        <v>374</v>
+        <v>324</v>
       </c>
       <c r="D135" t="s">
         <v>12</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
-        <v>365</v>
+        <v>325</v>
       </c>
       <c r="G135" t="s">
-        <v>365</v>
+        <v>326</v>
       </c>
       <c r="H135" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I135" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>377</v>
+        <v>327</v>
       </c>
       <c r="B136" t="s">
-        <v>378</v>
+        <v>328</v>
       </c>
       <c r="C136" t="s">
-        <v>248</v>
+        <v>329</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
-        <v>365</v>
+        <v>330</v>
       </c>
       <c r="G136" t="s">
-        <v>365</v>
+        <v>331</v>
       </c>
       <c r="H136" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I136"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>379</v>
+        <v>332</v>
       </c>
       <c r="B137" t="s">
-        <v>380</v>
+        <v>333</v>
       </c>
       <c r="C137" t="s">
-        <v>381</v>
+        <v>334</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="G137" t="s">
-        <v>365</v>
+        <v>336</v>
       </c>
       <c r="H137" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I137"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>382</v>
+        <v>337</v>
       </c>
       <c r="B138" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="C138" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="G138" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="H138" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I138"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>387</v>
+        <v>339</v>
       </c>
       <c r="B139" t="s">
-        <v>388</v>
+        <v>340</v>
       </c>
       <c r="C139" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="D139" t="s">
         <v>12</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="G139" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="H139" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I139"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>389</v>
+        <v>341</v>
       </c>
       <c r="B140" t="s">
-        <v>390</v>
+        <v>342</v>
       </c>
       <c r="C140" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
       <c r="D140" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="G140" t="s">
-        <v>386</v>
+        <v>346</v>
       </c>
       <c r="H140" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I140"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>391</v>
+        <v>347</v>
       </c>
       <c r="B141" t="s">
-        <v>392</v>
+        <v>348</v>
       </c>
       <c r="C141" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>12</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="G141" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="H141" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I141"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>393</v>
+        <v>349</v>
       </c>
       <c r="B142" t="s">
-        <v>394</v>
+        <v>350</v>
       </c>
       <c r="C142" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="D142" t="s">
         <v>12</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="G142" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="H142" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I142"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>395</v>
+        <v>351</v>
       </c>
       <c r="B143" t="s">
-        <v>396</v>
+        <v>338</v>
       </c>
       <c r="C143" t="s">
-        <v>384</v>
+        <v>334</v>
       </c>
       <c r="D143" t="s">
         <v>12</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="G143" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="H143" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I143"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>397</v>
+        <v>352</v>
       </c>
       <c r="B144" t="s">
-        <v>398</v>
+        <v>353</v>
       </c>
       <c r="C144" t="s">
-        <v>399</v>
+        <v>334</v>
       </c>
       <c r="D144" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>400</v>
+        <v>335</v>
       </c>
       <c r="G144" t="s">
-        <v>400</v>
+        <v>336</v>
       </c>
       <c r="H144" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I144"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>401</v>
+        <v>354</v>
       </c>
       <c r="B145" t="s">
-        <v>402</v>
+        <v>355</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="D145" t="s">
         <v>12</v>
       </c>
       <c r="E145" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>403</v>
+        <v>335</v>
       </c>
       <c r="G145" t="s">
-        <v>404</v>
+        <v>336</v>
       </c>
       <c r="H145" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I145"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>405</v>
+        <v>356</v>
       </c>
       <c r="B146" t="s">
-        <v>406</v>
+        <v>357</v>
       </c>
       <c r="C146" t="s">
-        <v>34</v>
+        <v>358</v>
       </c>
       <c r="D146" t="s">
         <v>12</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="G146" t="s">
-        <v>404</v>
+        <v>360</v>
       </c>
       <c r="H146" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I146"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>407</v>
+        <v>361</v>
       </c>
       <c r="B147" t="s">
-        <v>408</v>
+        <v>362</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>358</v>
       </c>
       <c r="D147" t="s">
         <v>12</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="G147" t="s">
-        <v>404</v>
+        <v>360</v>
       </c>
       <c r="H147" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I147"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="B148" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>358</v>
       </c>
       <c r="D148" t="s">
         <v>12</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="G148" t="s">
-        <v>404</v>
+        <v>360</v>
       </c>
       <c r="H148" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I148"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>411</v>
+        <v>365</v>
       </c>
       <c r="B149" t="s">
-        <v>412</v>
+        <v>366</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>367</v>
       </c>
       <c r="D149" t="s">
         <v>12</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
-        <v>403</v>
+        <v>368</v>
       </c>
       <c r="G149" t="s">
-        <v>404</v>
+        <v>369</v>
       </c>
       <c r="H149" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I149"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>413</v>
+        <v>370</v>
       </c>
       <c r="B150" t="s">
-        <v>414</v>
+        <v>371</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>372</v>
       </c>
       <c r="D150" t="s">
         <v>12</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="G150" t="s">
-        <v>404</v>
+        <v>360</v>
       </c>
       <c r="H150" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I150"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>415</v>
+        <v>373</v>
       </c>
       <c r="B151" t="s">
-        <v>416</v>
+        <v>374</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>130</v>
       </c>
       <c r="D151" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E151" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F151" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="G151" t="s">
-        <v>404</v>
+        <v>346</v>
       </c>
       <c r="H151" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I151"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>417</v>
+        <v>376</v>
       </c>
       <c r="B152" t="s">
-        <v>418</v>
+        <v>377</v>
       </c>
       <c r="C152" t="s">
-        <v>296</v>
+        <v>378</v>
       </c>
       <c r="D152" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="G152" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="H152" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I152"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>419</v>
+        <v>380</v>
       </c>
       <c r="B153" t="s">
-        <v>420</v>
+        <v>381</v>
       </c>
       <c r="C153" t="s">
-        <v>296</v>
+        <v>382</v>
       </c>
       <c r="D153" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="G153" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="H153" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I153"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>421</v>
+        <v>384</v>
       </c>
       <c r="B154" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="C154" t="s">
-        <v>296</v>
+        <v>334</v>
       </c>
       <c r="D154" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="G154" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="H154" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I154"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>423</v>
+        <v>388</v>
       </c>
       <c r="B155" t="s">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="C155" t="s">
-        <v>296</v>
+        <v>89</v>
       </c>
       <c r="D155" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="G155" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="H155" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I155"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>425</v>
+        <v>392</v>
       </c>
       <c r="B156" t="s">
-        <v>426</v>
+        <v>393</v>
       </c>
       <c r="C156" t="s">
-        <v>296</v>
+        <v>89</v>
       </c>
       <c r="D156" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="G156" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="H156" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I156"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="B157" t="s">
-        <v>428</v>
+        <v>393</v>
       </c>
       <c r="C157" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="D157" t="s">
         <v>12</v>
       </c>
       <c r="E157" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F157" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="G157" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="H157" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I157"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>429</v>
+        <v>396</v>
       </c>
       <c r="B158" t="s">
-        <v>430</v>
+        <v>397</v>
       </c>
       <c r="C158" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="D158" t="s">
         <v>12</v>
       </c>
       <c r="E158" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F158" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="G158" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="H158" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I158"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>431</v>
+        <v>398</v>
       </c>
       <c r="B159" t="s">
-        <v>432</v>
+        <v>399</v>
       </c>
       <c r="C159" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="D159" t="s">
         <v>12</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="G159" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="H159" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I159"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>433</v>
+        <v>402</v>
       </c>
       <c r="B160" t="s">
-        <v>434</v>
+        <v>403</v>
       </c>
       <c r="C160" t="s">
-        <v>34</v>
+        <v>195</v>
       </c>
       <c r="D160" t="s">
         <v>12</v>
       </c>
       <c r="E160" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F160" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G160" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H160" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I160"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>435</v>
+        <v>406</v>
       </c>
       <c r="B161" t="s">
-        <v>436</v>
+        <v>407</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>195</v>
       </c>
       <c r="D161" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E161" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F161" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G161" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H161" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I161"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>437</v>
+        <v>408</v>
       </c>
       <c r="B162" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>410</v>
       </c>
       <c r="D162" t="s">
         <v>12</v>
       </c>
       <c r="E162" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F162" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G162" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H162" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I162"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>439</v>
+        <v>411</v>
       </c>
       <c r="B163" t="s">
-        <v>440</v>
+        <v>412</v>
       </c>
       <c r="C163" t="s">
-        <v>302</v>
+        <v>413</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
-        <v>441</v>
+        <v>414</v>
       </c>
       <c r="G163" t="s">
-        <v>441</v>
+        <v>414</v>
       </c>
       <c r="H163" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I163"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>442</v>
+        <v>415</v>
       </c>
       <c r="B164" t="s">
-        <v>443</v>
+        <v>416</v>
       </c>
       <c r="C164" t="s">
-        <v>302</v>
+        <v>413</v>
       </c>
       <c r="D164" t="s">
         <v>12</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
-        <v>444</v>
+        <v>414</v>
       </c>
       <c r="G164" t="s">
-        <v>441</v>
+        <v>414</v>
       </c>
       <c r="H164" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I164"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="B165" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="C165" t="s">
-        <v>302</v>
+        <v>419</v>
       </c>
       <c r="D165" t="s">
         <v>12</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
-        <v>444</v>
+        <v>420</v>
       </c>
       <c r="G165" t="s">
-        <v>441</v>
+        <v>420</v>
       </c>
       <c r="H165" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I165"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>447</v>
+        <v>421</v>
       </c>
       <c r="B166" t="s">
-        <v>448</v>
+        <v>422</v>
       </c>
       <c r="C166" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D166" t="s">
         <v>12</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
-        <v>444</v>
+        <v>400</v>
       </c>
       <c r="G166" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="H166" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I166"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>449</v>
+        <v>423</v>
       </c>
       <c r="B167" t="s">
-        <v>450</v>
+        <v>424</v>
       </c>
       <c r="C167" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D167" t="s">
         <v>12</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
-        <v>444</v>
+        <v>400</v>
       </c>
       <c r="G167" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="H167" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I167"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>451</v>
+        <v>425</v>
       </c>
       <c r="B168" t="s">
-        <v>452</v>
+        <v>399</v>
       </c>
       <c r="C168" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D168" t="s">
         <v>12</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
-        <v>441</v>
+        <v>400</v>
       </c>
       <c r="G168" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="H168" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I168"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>453</v>
+        <v>426</v>
       </c>
       <c r="B169" t="s">
-        <v>454</v>
+        <v>427</v>
       </c>
       <c r="C169" t="s">
-        <v>455</v>
+        <v>29</v>
       </c>
       <c r="D169" t="s">
         <v>12</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
-        <v>456</v>
+        <v>428</v>
       </c>
       <c r="G169" t="s">
-        <v>210</v>
+        <v>31</v>
       </c>
       <c r="H169" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I169"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>457</v>
+        <v>429</v>
       </c>
       <c r="B170" t="s">
-        <v>458</v>
+        <v>430</v>
       </c>
       <c r="C170" t="s">
-        <v>296</v>
+        <v>29</v>
       </c>
       <c r="D170" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="G170" t="s">
-        <v>460</v>
+        <v>31</v>
       </c>
       <c r="H170" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I170"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>461</v>
+        <v>431</v>
       </c>
       <c r="B171" t="s">
-        <v>462</v>
+        <v>432</v>
       </c>
       <c r="C171" t="s">
-        <v>296</v>
+        <v>29</v>
       </c>
       <c r="D171" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="G171" t="s">
-        <v>460</v>
+        <v>31</v>
       </c>
       <c r="H171" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I171"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>463</v>
+        <v>433</v>
       </c>
       <c r="B172" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
       <c r="C172" t="s">
-        <v>465</v>
+        <v>29</v>
       </c>
       <c r="D172" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="E172" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F172" t="s">
-        <v>467</v>
+        <v>31</v>
       </c>
       <c r="G172" t="s">
-        <v>468</v>
+        <v>31</v>
       </c>
       <c r="H172" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I172"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>469</v>
+        <v>435</v>
       </c>
       <c r="B173" t="s">
-        <v>470</v>
+        <v>436</v>
       </c>
       <c r="C173" t="s">
-        <v>471</v>
+        <v>437</v>
       </c>
       <c r="D173" t="s">
         <v>12</v>
       </c>
       <c r="E173" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F173" t="s">
-        <v>472</v>
+        <v>438</v>
       </c>
       <c r="G173" t="s">
-        <v>473</v>
+        <v>439</v>
       </c>
       <c r="H173" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I173"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>474</v>
+        <v>440</v>
       </c>
       <c r="B174" t="s">
-        <v>475</v>
+        <v>441</v>
       </c>
       <c r="C174" t="s">
-        <v>465</v>
+        <v>437</v>
       </c>
       <c r="D174" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
       <c r="G174" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="H174" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I174"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>476</v>
+        <v>442</v>
       </c>
       <c r="B175" t="s">
-        <v>477</v>
+        <v>443</v>
       </c>
       <c r="C175" t="s">
-        <v>251</v>
+        <v>437</v>
       </c>
       <c r="D175" t="s">
         <v>12</v>
       </c>
       <c r="E175" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="F175" t="s">
-        <v>478</v>
+        <v>438</v>
       </c>
       <c r="G175" t="s">
-        <v>479</v>
+        <v>439</v>
       </c>
       <c r="H175" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I175"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
+        <v>444</v>
+      </c>
+      <c r="B176" t="s">
+        <v>445</v>
+      </c>
+      <c r="C176" t="s">
+        <v>437</v>
+      </c>
+      <c r="D176" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" t="s">
+        <v>13</v>
+      </c>
+      <c r="F176" t="s">
+        <v>438</v>
+      </c>
+      <c r="G176" t="s">
+        <v>439</v>
+      </c>
+      <c r="H176" t="s">
+        <v>15</v>
+      </c>
+      <c r="I176"/>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" t="s">
+        <v>446</v>
+      </c>
+      <c r="B177" t="s">
+        <v>447</v>
+      </c>
+      <c r="C177" t="s">
+        <v>437</v>
+      </c>
+      <c r="D177" t="s">
+        <v>12</v>
+      </c>
+      <c r="E177" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" t="s">
+        <v>438</v>
+      </c>
+      <c r="G177" t="s">
+        <v>439</v>
+      </c>
+      <c r="H177" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177"/>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" t="s">
+        <v>448</v>
+      </c>
+      <c r="B178" t="s">
+        <v>449</v>
+      </c>
+      <c r="C178" t="s">
+        <v>231</v>
+      </c>
+      <c r="D178" t="s">
+        <v>41</v>
+      </c>
+      <c r="E178" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" t="s">
+        <v>450</v>
+      </c>
+      <c r="G178" t="s">
+        <v>450</v>
+      </c>
+      <c r="H178" t="s">
+        <v>22</v>
+      </c>
+      <c r="I178"/>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" t="s">
+        <v>451</v>
+      </c>
+      <c r="B179" t="s">
+        <v>452</v>
+      </c>
+      <c r="C179" t="s">
+        <v>231</v>
+      </c>
+      <c r="D179" t="s">
+        <v>41</v>
+      </c>
+      <c r="E179" t="s">
+        <v>13</v>
+      </c>
+      <c r="F179" t="s">
+        <v>450</v>
+      </c>
+      <c r="G179" t="s">
+        <v>450</v>
+      </c>
+      <c r="H179" t="s">
+        <v>22</v>
+      </c>
+      <c r="I179"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" t="s">
+        <v>453</v>
+      </c>
+      <c r="B180" t="s">
+        <v>454</v>
+      </c>
+      <c r="C180" t="s">
+        <v>455</v>
+      </c>
+      <c r="D180" t="s">
+        <v>12</v>
+      </c>
+      <c r="E180" t="s">
+        <v>13</v>
+      </c>
+      <c r="F180" t="s">
+        <v>414</v>
+      </c>
+      <c r="G180" t="s">
+        <v>414</v>
+      </c>
+      <c r="H180" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" t="s">
+        <v>456</v>
+      </c>
+      <c r="B181" t="s">
+        <v>457</v>
+      </c>
+      <c r="C181" t="s">
+        <v>89</v>
+      </c>
+      <c r="D181" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" t="s">
+        <v>13</v>
+      </c>
+      <c r="F181" t="s">
+        <v>458</v>
+      </c>
+      <c r="G181" t="s">
+        <v>458</v>
+      </c>
+      <c r="H181" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181"/>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" t="s">
+        <v>459</v>
+      </c>
+      <c r="B182" t="s">
+        <v>460</v>
+      </c>
+      <c r="C182" t="s">
         <v>461</v>
       </c>
-      <c r="B176" t="s">
+      <c r="D182" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" t="s">
+        <v>13</v>
+      </c>
+      <c r="F182" t="s">
+        <v>383</v>
+      </c>
+      <c r="G182" t="s">
+        <v>383</v>
+      </c>
+      <c r="H182" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182"/>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" t="s">
         <v>462</v>
       </c>
-      <c r="C176" t="s">
-[...8 lines deleted...]
-      <c r="F176" t="s">
+      <c r="B183" t="s">
+        <v>463</v>
+      </c>
+      <c r="C183" t="s">
+        <v>464</v>
+      </c>
+      <c r="D183" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" t="s">
+        <v>13</v>
+      </c>
+      <c r="F183" t="s">
+        <v>465</v>
+      </c>
+      <c r="G183" t="s">
+        <v>465</v>
+      </c>
+      <c r="H183" t="s">
+        <v>15</v>
+      </c>
+      <c r="I183"/>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" t="s">
+        <v>466</v>
+      </c>
+      <c r="B184" t="s">
+        <v>467</v>
+      </c>
+      <c r="C184" t="s">
+        <v>86</v>
+      </c>
+      <c r="D184" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" t="s">
+        <v>13</v>
+      </c>
+      <c r="F184" t="s">
+        <v>468</v>
+      </c>
+      <c r="G184" t="s">
+        <v>468</v>
+      </c>
+      <c r="H184" t="s">
+        <v>15</v>
+      </c>
+      <c r="I184"/>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" t="s">
+        <v>469</v>
+      </c>
+      <c r="B185" t="s">
+        <v>470</v>
+      </c>
+      <c r="C185" t="s">
+        <v>86</v>
+      </c>
+      <c r="D185" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" t="s">
+        <v>13</v>
+      </c>
+      <c r="F185" t="s">
+        <v>468</v>
+      </c>
+      <c r="G185" t="s">
+        <v>468</v>
+      </c>
+      <c r="H185" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185"/>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" t="s">
+        <v>471</v>
+      </c>
+      <c r="B186" t="s">
+        <v>472</v>
+      </c>
+      <c r="C186" t="s">
+        <v>86</v>
+      </c>
+      <c r="D186" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" t="s">
+        <v>13</v>
+      </c>
+      <c r="F186" t="s">
+        <v>468</v>
+      </c>
+      <c r="G186" t="s">
+        <v>468</v>
+      </c>
+      <c r="H186" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186"/>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" t="s">
+        <v>473</v>
+      </c>
+      <c r="B187" t="s">
+        <v>474</v>
+      </c>
+      <c r="C187" t="s">
+        <v>86</v>
+      </c>
+      <c r="D187" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" t="s">
+        <v>13</v>
+      </c>
+      <c r="F187" t="s">
+        <v>468</v>
+      </c>
+      <c r="G187" t="s">
+        <v>468</v>
+      </c>
+      <c r="H187" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187"/>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" t="s">
+        <v>475</v>
+      </c>
+      <c r="B188" t="s">
+        <v>476</v>
+      </c>
+      <c r="C188" t="s">
+        <v>86</v>
+      </c>
+      <c r="D188" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" t="s">
+        <v>13</v>
+      </c>
+      <c r="F188" t="s">
+        <v>468</v>
+      </c>
+      <c r="G188" t="s">
+        <v>468</v>
+      </c>
+      <c r="H188" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188"/>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" t="s">
+        <v>477</v>
+      </c>
+      <c r="B189" t="s">
+        <v>478</v>
+      </c>
+      <c r="C189" t="s">
+        <v>86</v>
+      </c>
+      <c r="D189" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" t="s">
+        <v>13</v>
+      </c>
+      <c r="F189" t="s">
+        <v>468</v>
+      </c>
+      <c r="G189" t="s">
+        <v>468</v>
+      </c>
+      <c r="H189" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189"/>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" t="s">
+        <v>479</v>
+      </c>
+      <c r="B190" t="s">
         <v>480</v>
       </c>
-      <c r="G176" t="s">
-[...5 lines deleted...]
-      <c r="I176"/>
+      <c r="C190" t="s">
+        <v>86</v>
+      </c>
+      <c r="D190" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" t="s">
+        <v>13</v>
+      </c>
+      <c r="F190" t="s">
+        <v>468</v>
+      </c>
+      <c r="G190" t="s">
+        <v>468</v>
+      </c>
+      <c r="H190" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190"/>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" t="s">
+        <v>481</v>
+      </c>
+      <c r="B191" t="s">
+        <v>482</v>
+      </c>
+      <c r="C191" t="s">
+        <v>86</v>
+      </c>
+      <c r="D191" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" t="s">
+        <v>13</v>
+      </c>
+      <c r="F191" t="s">
+        <v>468</v>
+      </c>
+      <c r="G191" t="s">
+        <v>468</v>
+      </c>
+      <c r="H191" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191"/>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" t="s">
+        <v>483</v>
+      </c>
+      <c r="B192" t="s">
+        <v>484</v>
+      </c>
+      <c r="C192" t="s">
+        <v>86</v>
+      </c>
+      <c r="D192" t="s">
+        <v>12</v>
+      </c>
+      <c r="E192" t="s">
+        <v>13</v>
+      </c>
+      <c r="F192" t="s">
+        <v>468</v>
+      </c>
+      <c r="G192" t="s">
+        <v>468</v>
+      </c>
+      <c r="H192" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192"/>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" t="s">
+        <v>485</v>
+      </c>
+      <c r="B193" t="s">
+        <v>486</v>
+      </c>
+      <c r="C193" t="s">
+        <v>86</v>
+      </c>
+      <c r="D193" t="s">
+        <v>12</v>
+      </c>
+      <c r="E193" t="s">
+        <v>13</v>
+      </c>
+      <c r="F193" t="s">
+        <v>468</v>
+      </c>
+      <c r="G193" t="s">
+        <v>468</v>
+      </c>
+      <c r="H193" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" t="s">
+        <v>487</v>
+      </c>
+      <c r="B194" t="s">
+        <v>488</v>
+      </c>
+      <c r="C194" t="s">
+        <v>86</v>
+      </c>
+      <c r="D194" t="s">
+        <v>12</v>
+      </c>
+      <c r="E194" t="s">
+        <v>13</v>
+      </c>
+      <c r="F194" t="s">
+        <v>468</v>
+      </c>
+      <c r="G194" t="s">
+        <v>468</v>
+      </c>
+      <c r="H194" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194"/>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" t="s">
+        <v>489</v>
+      </c>
+      <c r="B195" t="s">
+        <v>490</v>
+      </c>
+      <c r="C195" t="s">
+        <v>378</v>
+      </c>
+      <c r="D195" t="s">
+        <v>12</v>
+      </c>
+      <c r="E195" t="s">
+        <v>13</v>
+      </c>
+      <c r="F195" t="s">
+        <v>491</v>
+      </c>
+      <c r="G195" t="s">
+        <v>492</v>
+      </c>
+      <c r="H195" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195"/>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" t="s">
+        <v>493</v>
+      </c>
+      <c r="B196" t="s">
+        <v>494</v>
+      </c>
+      <c r="C196" t="s">
+        <v>378</v>
+      </c>
+      <c r="D196" t="s">
+        <v>12</v>
+      </c>
+      <c r="E196" t="s">
+        <v>13</v>
+      </c>
+      <c r="F196" t="s">
+        <v>491</v>
+      </c>
+      <c r="G196" t="s">
+        <v>492</v>
+      </c>
+      <c r="H196" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196"/>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" t="s">
+        <v>495</v>
+      </c>
+      <c r="B197" t="s">
+        <v>496</v>
+      </c>
+      <c r="C197" t="s">
+        <v>378</v>
+      </c>
+      <c r="D197" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" t="s">
+        <v>13</v>
+      </c>
+      <c r="F197" t="s">
+        <v>491</v>
+      </c>
+      <c r="G197" t="s">
+        <v>492</v>
+      </c>
+      <c r="H197" t="s">
+        <v>15</v>
+      </c>
+      <c r="I197"/>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" t="s">
+        <v>497</v>
+      </c>
+      <c r="B198" t="s">
+        <v>498</v>
+      </c>
+      <c r="C198" t="s">
+        <v>382</v>
+      </c>
+      <c r="D198" t="s">
+        <v>12</v>
+      </c>
+      <c r="E198" t="s">
+        <v>13</v>
+      </c>
+      <c r="F198" t="s">
+        <v>383</v>
+      </c>
+      <c r="G198" t="s">
+        <v>383</v>
+      </c>
+      <c r="H198" t="s">
+        <v>15</v>
+      </c>
+      <c r="I198"/>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" t="s">
+        <v>499</v>
+      </c>
+      <c r="B199" t="s">
+        <v>500</v>
+      </c>
+      <c r="C199" t="s">
+        <v>461</v>
+      </c>
+      <c r="D199" t="s">
+        <v>12</v>
+      </c>
+      <c r="E199" t="s">
+        <v>13</v>
+      </c>
+      <c r="F199" t="s">
+        <v>254</v>
+      </c>
+      <c r="G199" t="s">
+        <v>255</v>
+      </c>
+      <c r="H199" t="s">
+        <v>15</v>
+      </c>
+      <c r="I199"/>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" t="s">
+        <v>501</v>
+      </c>
+      <c r="B200" t="s">
+        <v>502</v>
+      </c>
+      <c r="C200" t="s">
+        <v>111</v>
+      </c>
+      <c r="D200" t="s">
+        <v>41</v>
+      </c>
+      <c r="E200" t="s">
+        <v>13</v>
+      </c>
+      <c r="F200" t="s">
+        <v>503</v>
+      </c>
+      <c r="G200" t="s">
+        <v>504</v>
+      </c>
+      <c r="H200" t="s">
+        <v>22</v>
+      </c>
+      <c r="I200"/>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" t="s">
+        <v>505</v>
+      </c>
+      <c r="B201" t="s">
+        <v>506</v>
+      </c>
+      <c r="C201" t="s">
+        <v>111</v>
+      </c>
+      <c r="D201" t="s">
+        <v>41</v>
+      </c>
+      <c r="E201" t="s">
+        <v>13</v>
+      </c>
+      <c r="F201" t="s">
+        <v>507</v>
+      </c>
+      <c r="G201" t="s">
+        <v>504</v>
+      </c>
+      <c r="H201" t="s">
+        <v>22</v>
+      </c>
+      <c r="I201"/>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" t="s">
+        <v>508</v>
+      </c>
+      <c r="B202" t="s">
+        <v>509</v>
+      </c>
+      <c r="C202" t="s">
+        <v>111</v>
+      </c>
+      <c r="D202" t="s">
+        <v>41</v>
+      </c>
+      <c r="E202" t="s">
+        <v>13</v>
+      </c>
+      <c r="F202" t="s">
+        <v>510</v>
+      </c>
+      <c r="G202" t="s">
+        <v>504</v>
+      </c>
+      <c r="H202" t="s">
+        <v>22</v>
+      </c>
+      <c r="I202"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" t="s">
+        <v>511</v>
+      </c>
+      <c r="B203" t="s">
+        <v>512</v>
+      </c>
+      <c r="C203" t="s">
+        <v>513</v>
+      </c>
+      <c r="D203" t="s">
+        <v>12</v>
+      </c>
+      <c r="E203" t="s">
+        <v>13</v>
+      </c>
+      <c r="F203" t="s">
+        <v>514</v>
+      </c>
+      <c r="G203" t="s">
+        <v>515</v>
+      </c>
+      <c r="H203" t="s">
+        <v>15</v>
+      </c>
+      <c r="I203" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" t="s">
+        <v>516</v>
+      </c>
+      <c r="B204" t="s">
+        <v>517</v>
+      </c>
+      <c r="C204" t="s">
+        <v>513</v>
+      </c>
+      <c r="D204" t="s">
+        <v>12</v>
+      </c>
+      <c r="E204" t="s">
+        <v>13</v>
+      </c>
+      <c r="F204" t="s">
+        <v>515</v>
+      </c>
+      <c r="G204" t="s">
+        <v>515</v>
+      </c>
+      <c r="H204" t="s">
+        <v>15</v>
+      </c>
+      <c r="I204" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" t="s">
+        <v>518</v>
+      </c>
+      <c r="B205" t="s">
+        <v>519</v>
+      </c>
+      <c r="C205" t="s">
+        <v>513</v>
+      </c>
+      <c r="D205" t="s">
+        <v>12</v>
+      </c>
+      <c r="E205" t="s">
+        <v>13</v>
+      </c>
+      <c r="F205" t="s">
+        <v>515</v>
+      </c>
+      <c r="G205" t="s">
+        <v>515</v>
+      </c>
+      <c r="H205" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" t="s">
+        <v>520</v>
+      </c>
+      <c r="B206" t="s">
+        <v>521</v>
+      </c>
+      <c r="C206" t="s">
+        <v>513</v>
+      </c>
+      <c r="D206" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206" t="s">
+        <v>13</v>
+      </c>
+      <c r="F206" t="s">
+        <v>515</v>
+      </c>
+      <c r="G206" t="s">
+        <v>515</v>
+      </c>
+      <c r="H206" t="s">
+        <v>15</v>
+      </c>
+      <c r="I206" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" t="s">
+        <v>522</v>
+      </c>
+      <c r="B207" t="s">
+        <v>523</v>
+      </c>
+      <c r="C207" t="s">
+        <v>524</v>
+      </c>
+      <c r="D207" t="s">
+        <v>12</v>
+      </c>
+      <c r="E207" t="s">
+        <v>13</v>
+      </c>
+      <c r="F207" t="s">
+        <v>515</v>
+      </c>
+      <c r="G207" t="s">
+        <v>515</v>
+      </c>
+      <c r="H207" t="s">
+        <v>15</v>
+      </c>
+      <c r="I207" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" t="s">
+        <v>525</v>
+      </c>
+      <c r="B208" t="s">
+        <v>526</v>
+      </c>
+      <c r="C208" t="s">
+        <v>524</v>
+      </c>
+      <c r="D208" t="s">
+        <v>12</v>
+      </c>
+      <c r="E208" t="s">
+        <v>13</v>
+      </c>
+      <c r="F208" t="s">
+        <v>515</v>
+      </c>
+      <c r="G208" t="s">
+        <v>515</v>
+      </c>
+      <c r="H208" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" t="s">
+        <v>527</v>
+      </c>
+      <c r="B209" t="s">
+        <v>528</v>
+      </c>
+      <c r="C209" t="s">
+        <v>410</v>
+      </c>
+      <c r="D209" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" t="s">
+        <v>13</v>
+      </c>
+      <c r="F209" t="s">
+        <v>515</v>
+      </c>
+      <c r="G209" t="s">
+        <v>515</v>
+      </c>
+      <c r="H209" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" t="s">
+        <v>529</v>
+      </c>
+      <c r="B210" t="s">
+        <v>530</v>
+      </c>
+      <c r="C210" t="s">
+        <v>531</v>
+      </c>
+      <c r="D210" t="s">
+        <v>12</v>
+      </c>
+      <c r="E210" t="s">
+        <v>13</v>
+      </c>
+      <c r="F210" t="s">
+        <v>515</v>
+      </c>
+      <c r="G210" t="s">
+        <v>515</v>
+      </c>
+      <c r="H210" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" t="s">
+        <v>532</v>
+      </c>
+      <c r="B211" t="s">
+        <v>533</v>
+      </c>
+      <c r="C211" t="s">
+        <v>534</v>
+      </c>
+      <c r="D211" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211" t="s">
+        <v>535</v>
+      </c>
+      <c r="G211" t="s">
+        <v>536</v>
+      </c>
+      <c r="H211" t="s">
+        <v>15</v>
+      </c>
+      <c r="I211"/>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" t="s">
+        <v>537</v>
+      </c>
+      <c r="B212" t="s">
+        <v>538</v>
+      </c>
+      <c r="C212" t="s">
+        <v>534</v>
+      </c>
+      <c r="D212" t="s">
+        <v>12</v>
+      </c>
+      <c r="E212" t="s">
+        <v>13</v>
+      </c>
+      <c r="F212" t="s">
+        <v>535</v>
+      </c>
+      <c r="G212" t="s">
+        <v>536</v>
+      </c>
+      <c r="H212" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212"/>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" t="s">
+        <v>539</v>
+      </c>
+      <c r="B213" t="s">
+        <v>540</v>
+      </c>
+      <c r="C213" t="s">
+        <v>534</v>
+      </c>
+      <c r="D213" t="s">
+        <v>12</v>
+      </c>
+      <c r="E213" t="s">
+        <v>13</v>
+      </c>
+      <c r="F213" t="s">
+        <v>535</v>
+      </c>
+      <c r="G213" t="s">
+        <v>536</v>
+      </c>
+      <c r="H213" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213"/>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" t="s">
+        <v>541</v>
+      </c>
+      <c r="B214" t="s">
+        <v>542</v>
+      </c>
+      <c r="C214" t="s">
+        <v>534</v>
+      </c>
+      <c r="D214" t="s">
+        <v>12</v>
+      </c>
+      <c r="E214" t="s">
+        <v>13</v>
+      </c>
+      <c r="F214" t="s">
+        <v>535</v>
+      </c>
+      <c r="G214" t="s">
+        <v>536</v>
+      </c>
+      <c r="H214" t="s">
+        <v>15</v>
+      </c>
+      <c r="I214"/>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" t="s">
+        <v>543</v>
+      </c>
+      <c r="B215" t="s">
+        <v>544</v>
+      </c>
+      <c r="C215" t="s">
+        <v>534</v>
+      </c>
+      <c r="D215" t="s">
+        <v>12</v>
+      </c>
+      <c r="E215" t="s">
+        <v>13</v>
+      </c>
+      <c r="F215" t="s">
+        <v>535</v>
+      </c>
+      <c r="G215" t="s">
+        <v>536</v>
+      </c>
+      <c r="H215" t="s">
+        <v>15</v>
+      </c>
+      <c r="I215"/>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" t="s">
+        <v>545</v>
+      </c>
+      <c r="B216" t="s">
+        <v>546</v>
+      </c>
+      <c r="C216" t="s">
+        <v>534</v>
+      </c>
+      <c r="D216" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" t="s">
+        <v>535</v>
+      </c>
+      <c r="G216" t="s">
+        <v>536</v>
+      </c>
+      <c r="H216" t="s">
+        <v>15</v>
+      </c>
+      <c r="I216"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>