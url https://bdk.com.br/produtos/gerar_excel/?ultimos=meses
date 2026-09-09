--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -12,185 +12,546 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Produtos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
   <si>
     <t>PRODUTO</t>
   </si>
   <si>
     <t>DESCRIÇÃO</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>CLASSIFICAÇÃO</t>
   </si>
   <si>
     <t>CERTIFICADO BDK</t>
   </si>
   <si>
     <t>MARCA</t>
   </si>
   <si>
     <t>FABRICANTE</t>
   </si>
   <si>
     <t>LISTA</t>
   </si>
   <si>
     <t>ATENÇÃO</t>
   </si>
   <si>
+    <t>SUCO TROPICAL DE CAJU</t>
+  </si>
+  <si>
+    <t>Suco de cajú </t>
+  </si>
+  <si>
+    <t>SUCOS DE FRUTAS / NÉCTAR DE FRUTAS / BEBIDAS DE FRUTAS</t>
+  </si>
+  <si>
+    <t>Parve</t>
+  </si>
+  <si>
+    <t>sim</t>
+  </si>
+  <si>
+    <t>GREENPEOPLE</t>
+  </si>
+  <si>
+    <t>Verde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEBIDA MISTA DE MANGA, MARACUJÁ, MAÇÃ E PROTEÍNAS VEGETAIS </t>
+  </si>
+  <si>
+    <t>Bebida mista de manga, maracujá, maçã e proteínas vegetais</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEBIDA MISTA DE FRAMBOESA, MORANGO, BETERRABA, MAÇÃ E PROTEÍNAS </t>
+  </si>
+  <si>
+    <t>Bebida mista de framboesa, morango, beterraba, maçã e proteínas vegetais</t>
+  </si>
+  <si>
+    <t>YO SNACK COM SAL LIGHT</t>
+  </si>
+  <si>
+    <t>Biscoito de milho com sal light</t>
+  </si>
+  <si>
+    <t>ALIMENTOS INFANTIS</t>
+  </si>
+  <si>
+    <t>não</t>
+  </si>
+  <si>
+    <t>NHAMI MAMI</t>
+  </si>
+  <si>
+    <t>QUEROPOC DO BRASIL</t>
+  </si>
+  <si>
+    <t>PUSH MATCHA EM PÓ - CERIMONIAL</t>
+  </si>
+  <si>
+    <t>Chá verde japonês em pó</t>
+  </si>
+  <si>
+    <t>CHÁS</t>
+  </si>
+  <si>
+    <t>PUSH MATCHA</t>
+  </si>
+  <si>
+    <t>AÇAÍ RAIZ</t>
+  </si>
+  <si>
+    <t>Açaí natural </t>
+  </si>
+  <si>
+    <t>CREMES NÃO LÁCTEOS</t>
+  </si>
+  <si>
+    <t>AÇAÍ DA BARRA</t>
+  </si>
+  <si>
+    <t>GROUP FABRICAÇÃO DE ALIMENTOS</t>
+  </si>
+  <si>
+    <t>OVO DE CHOCOLATE AO LEITE 45% CACAU COM HONEYCOMB</t>
+  </si>
+  <si>
+    <t>Ovo de chocolate ao leite 45% cacau com honeycomb</t>
+  </si>
+  <si>
+    <t>CHOCOLATES</t>
+  </si>
+  <si>
+    <t>Chalav Stam</t>
+  </si>
+  <si>
+    <t>NUGALI</t>
+  </si>
+  <si>
+    <t>Amarela</t>
+  </si>
+  <si>
+    <t>OVO DE CHOCOLATE AO LEITE 45% CACAU COM AVELÃ</t>
+  </si>
+  <si>
+    <t>Ovo de chocolate ao leite 45% cacau com avelã</t>
+  </si>
+  <si>
+    <t>BOMBOM CHOCOLATE AO LEITE 45% COM GANACHE ZERO AÇÚCAR</t>
+  </si>
+  <si>
+    <t>Bombom de chocolate ao leite 45% cacau com recheio de ganache de chocolate sem adição de açúcares</t>
+  </si>
+  <si>
+    <t>ROSQUINHAS SABOR LEITE</t>
+  </si>
+  <si>
+    <t>Rosquinhas sabor leite</t>
+  </si>
+  <si>
+    <t>BOLACHAS E COOKIES</t>
+  </si>
+  <si>
+    <t>Parve - Pat Palter</t>
+  </si>
+  <si>
+    <t>MABEL</t>
+  </si>
+  <si>
+    <t>CAMIL</t>
+  </si>
+  <si>
+    <t>ROSQUINHAS SABOR COCO</t>
+  </si>
+  <si>
+    <t>Rosquinhas sabor coco</t>
+  </si>
+  <si>
+    <t>ROSQUINHAS SABOR CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Rosquinhas sabor chocolate</t>
+  </si>
+  <si>
+    <t>ROSQUINHAS SABOR BANANA E CANELA</t>
+  </si>
+  <si>
+    <t>Rosquinhas sabor banana e canela</t>
+  </si>
+  <si>
+    <t>CREAM CRACKER</t>
+  </si>
+  <si>
+    <t>Biscoito salgado tipo cream cracker</t>
+  </si>
+  <si>
+    <t>CRACKER ÁGUA E SAL</t>
+  </si>
+  <si>
+    <t>Biscoito salgado tipo água e sal</t>
+  </si>
+  <si>
+    <t>BISCOITO RECHEADO SABOR MORANGO</t>
+  </si>
+  <si>
+    <t>Biscoito recheado sabor morango</t>
+  </si>
+  <si>
+    <t>Chalav Stam - Pat Palter</t>
+  </si>
+  <si>
+    <t>TODDY</t>
+  </si>
+  <si>
+    <t>BISCOITO RECHEADO SABOR CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Biscoito recheado sabor chocolate</t>
+  </si>
+  <si>
+    <t>BISCOITO RECHEADO SABOR BAUNILHA</t>
+  </si>
+  <si>
+    <t>Biscoito recheado sabor baunilha</t>
+  </si>
+  <si>
+    <t>YAKISSOBA</t>
+  </si>
+  <si>
+    <t>Macarrão instantâneo</t>
+  </si>
+  <si>
+    <t>MASSAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NISSIN </t>
+  </si>
+  <si>
+    <t>NISSIN</t>
+  </si>
+  <si>
+    <t>ESPAGUETE INSTANTÂNEO 5 MINUTOS</t>
+  </si>
+  <si>
+    <t>Macarrão instantâneo com ovos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESPAGUETE INSTANTÂNEO 3 MINUTOS </t>
+  </si>
+  <si>
+    <t>BISCOITO CREAM CRACKER</t>
+  </si>
+  <si>
+    <t>Biscoito cream cracker</t>
+  </si>
+  <si>
+    <t>VISCONTI</t>
+  </si>
+  <si>
+    <t>PANDURATA</t>
+  </si>
+  <si>
+    <t>Esse produto possui um alerta, saiba mais acessando bdk</t>
+  </si>
+  <si>
+    <t>BAUDUCCO</t>
+  </si>
+  <si>
+    <t>PASTELINA INTEGRAL</t>
+  </si>
+  <si>
+    <t>Salgadinho folhado integral</t>
+  </si>
+  <si>
+    <t>PETISCOS, SALGADINHOS E SNACKS</t>
+  </si>
+  <si>
+    <t>PASTELINA</t>
+  </si>
+  <si>
+    <t>Salgadinho folhado</t>
+  </si>
+  <si>
     <t>PISTACHE GLACEADO</t>
   </si>
   <si>
     <t>Pistache glaceado</t>
   </si>
   <si>
     <t>PETISCOS</t>
   </si>
   <si>
-    <t>Parve</t>
-[...4 lines deleted...]
-  <si>
     <t>NUTTY BAVARIAN</t>
   </si>
   <si>
-    <t>Verde</t>
+    <t>MIX GLACEADO LIGHT</t>
+  </si>
+  <si>
+    <t>Mix de nuts com amendoim, amêndoas, castanha de cajú e nozes pecã glaceadas com 50% menos açúcar do que as versões tradicionais.</t>
+  </si>
+  <si>
+    <t>SORBET DE PITAYA COM MARACUJÁ</t>
+  </si>
+  <si>
+    <t>Sorbet de pitaya com maracujá</t>
+  </si>
+  <si>
+    <t>SORVETES  BASE DE ÁGUA</t>
+  </si>
+  <si>
+    <t>ECO FRESH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SORBET DE PITAYA </t>
+  </si>
+  <si>
+    <t>Sorbet de pitaya</t>
+  </si>
+  <si>
+    <t>SORBET DE MANGA</t>
+  </si>
+  <si>
+    <t>Sorbet de manga</t>
+  </si>
+  <si>
+    <t>SORBET DE CUPUAÇÚ</t>
+  </si>
+  <si>
+    <t>Sorbet de cupuaçú</t>
+  </si>
+  <si>
+    <t>SORBET DE ÁGUA DE COCO</t>
+  </si>
+  <si>
+    <t>Sorbet de água de coco</t>
+  </si>
+  <si>
+    <t>SORBET DE AÇAÍ SEM ADIÇÃO DE AÇÚCAR</t>
+  </si>
+  <si>
+    <t>Sorbet de açaí zero adição de açúcar</t>
+  </si>
+  <si>
+    <t>SORBET DE AÇAÍ COM MORANGO</t>
+  </si>
+  <si>
+    <t>Sorbet de açaí com morango</t>
+  </si>
+  <si>
+    <t>SORBET DE AÇAÍ COM GUARANÁ</t>
+  </si>
+  <si>
+    <t>Sorbet de açaí com guaraná</t>
+  </si>
+  <si>
+    <t>SORBET DE AÇAÍ COM BANANA</t>
+  </si>
+  <si>
+    <t>Sorbet de açaí com banana</t>
+  </si>
+  <si>
+    <t>ÓLEO DE COCO VIRGEM</t>
+  </si>
+  <si>
+    <t>Óleo extraído da polpa de coco com película</t>
+  </si>
+  <si>
+    <t>COCO E DERIVADOS</t>
+  </si>
+  <si>
+    <t>DINOCOCO</t>
+  </si>
+  <si>
+    <t>ÓLEO DE COCO EXTRA VIRGEM</t>
+  </si>
+  <si>
+    <t>Óleo extraído da polpa de coco </t>
+  </si>
+  <si>
+    <t>LEITE DE COCO PREMIUM</t>
+  </si>
+  <si>
+    <t>Leite de coco tradicional</t>
+  </si>
+  <si>
+    <t>LEITE DE COCO LIGHT</t>
+  </si>
+  <si>
+    <t>Leite de coco light</t>
+  </si>
+  <si>
+    <t>LEITE DE COCO</t>
+  </si>
+  <si>
+    <t>FLOCOS DE COCO ÚMIDO E ADOÇADO</t>
+  </si>
+  <si>
+    <t>Flocos de coco úmido e adoçado</t>
+  </si>
+  <si>
+    <t>FLOCOS DE COCO PREMIUM</t>
+  </si>
+  <si>
+    <t>Flocos de coco desidratados</t>
+  </si>
+  <si>
+    <t>FLOCOS DE COCO</t>
+  </si>
+  <si>
+    <t>Flocos de coco padrão</t>
+  </si>
+  <si>
+    <t>FARINHA DE COCO PREMIUM</t>
+  </si>
+  <si>
+    <t>Farinha de coco</t>
+  </si>
+  <si>
+    <t>COCO RALADO ÚMIDO E ADOÇADO</t>
+  </si>
+  <si>
+    <t>Coco ralado úmido e adoçado</t>
+  </si>
+  <si>
+    <t>COCO RALADO PREMIUM</t>
+  </si>
+  <si>
+    <t>Coco ralado fino e médio</t>
+  </si>
+  <si>
+    <t>COCO RALADO DESIDRATADO</t>
+  </si>
+  <si>
+    <t>Coco ralado desidratado e parcialmente desengordurado 
+ </t>
+  </si>
+  <si>
+    <t>CHIPS DE COCO PREMIUM</t>
+  </si>
+  <si>
+    <t>Chips de coco</t>
+  </si>
+  <si>
+    <t>COCO RALADO DESENGORDURADO</t>
+  </si>
+  <si>
+    <t>Coco ralado fino e médio desengordurado com sacarose</t>
   </si>
   <si>
     <t xml:space="preserve">PÃO DO FORNO ORIGINAL </t>
   </si>
   <si>
     <t>Pão de forma do forno original </t>
   </si>
   <si>
     <t>PÃES</t>
   </si>
   <si>
-    <t>Parve - Pat Palter</t>
-[...1 lines deleted...]
-  <si>
     <t>WICKBOLD</t>
   </si>
   <si>
     <t>WICKBOLD &amp; NOSSO PÃO</t>
   </si>
   <si>
-    <t>Amarela</t>
-[...1 lines deleted...]
-  <si>
     <t>PÃO DO FORNO 100% NUTRIÇÃO</t>
   </si>
   <si>
     <t>Pão de forma 65,9% integral</t>
   </si>
   <si>
-    <t>MIX GLACEADO LIGHT</t>
-[...4 lines deleted...]
-  <si>
     <t>CROQUI ORIGINAL COM PASSAS</t>
   </si>
   <si>
     <t>Cereal integral à base de flocos de aveia, uva passa, coco, maçã e mel</t>
   </si>
   <si>
     <t>CEREAIS MATINAIS</t>
-  </si>
-[...1 lines deleted...]
-    <t>sim</t>
   </si>
   <si>
     <t>FEINKOST</t>
   </si>
   <si>
     <t>TOMATE SECO</t>
   </si>
   <si>
     <t>Tomate seco em conserva em água ou em óleo</t>
   </si>
   <si>
     <t>CONSERVAS DIVERSAS</t>
   </si>
   <si>
     <t>PORTOBELLO</t>
   </si>
   <si>
     <t>Tomate seco em conserva apenas em óleo</t>
   </si>
   <si>
     <t>TING</t>
   </si>
   <si>
     <t>REQUEIJÃO CREMOSO TRADICIONAL</t>
   </si>
   <si>
     <t>Requeijão cremoso
  </t>
   </si>
   <si>
     <t>QUEIJOS</t>
   </si>
   <si>
-    <t>Chalav Stam</t>
-[...1 lines deleted...]
-  <si>
     <t>CATUPIRY</t>
   </si>
   <si>
-    <t>Esse produto possui um alerta, saiba mais acessando bdk</t>
-[...1 lines deleted...]
-  <si>
     <t>REQUEIJÃO CREMOSO ORIGINAL CULINÁRIO</t>
   </si>
   <si>
     <t>Requeijão cremoso forneável</t>
   </si>
   <si>
     <t>REQUEIJÃO CREMOSO LIGHT CULINÁRIO</t>
   </si>
   <si>
     <t>Requeijão cremoso forneável reduzido em gorduras totais e calorias</t>
   </si>
   <si>
     <t>REQUEIJÃO CREMOSO LIGHT</t>
   </si>
   <si>
     <t>Requeijão cremoso reduzido em gorduras totais e calorias</t>
   </si>
   <si>
     <t>LACTOZERO</t>
   </si>
   <si>
     <t>Requeijão cremoso para dietas com restrição de lactose com vitaminas A, D e K</t>
   </si>
   <si>
     <t>CATUPIRY LIGHT</t>
@@ -282,53 +643,50 @@
   <si>
     <t>Azeitona Azapa em conserva</t>
   </si>
   <si>
     <t>ALHO TRITURADO</t>
   </si>
   <si>
     <t>Alho triturado</t>
   </si>
   <si>
     <t>ALHO FRITO</t>
   </si>
   <si>
     <t>Alho frito</t>
   </si>
   <si>
     <t>CONDIMENTOS</t>
   </si>
   <si>
     <t>PARAFUSO TRICOLOR (ESPIRAL)</t>
   </si>
   <si>
     <t>Macarrão de trigo</t>
   </si>
   <si>
-    <t>MASSAS</t>
-[...1 lines deleted...]
-  <si>
     <t>EXCELSA</t>
   </si>
   <si>
     <t>PARAFUSO COM PROTEÍNA DE LEVEDURA (ESPIRAL)</t>
   </si>
   <si>
     <t>Macarrão de trigo com proteína de levedura</t>
   </si>
   <si>
     <t>TUBETE</t>
   </si>
   <si>
     <t>TORTILHONE</t>
   </si>
   <si>
     <t>MINI PARAFUSO</t>
   </si>
   <si>
     <t>LINGUINI TRICOLOR</t>
   </si>
   <si>
     <t>CARACOLINO</t>
   </si>
   <si>
     <t>LASANHA</t>
@@ -336,68 +694,53 @@
   <si>
     <t>YOPRO NATURAL 17G</t>
   </si>
   <si>
     <t>Iogurte natural para dietas com restrição de lactose</t>
   </si>
   <si>
     <t>LEITE FERMENTADO</t>
   </si>
   <si>
     <t>YOPRO</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t xml:space="preserve">TOAST TRADICIONAL </t>
   </si>
   <si>
     <t>Alimento integral tipo torrada</t>
   </si>
   <si>
     <t>TORRADAS</t>
   </si>
   <si>
-    <t>BAUDUCCO</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BISCOITO RECHEADO DUPLO CHOCOLATE </t>
   </si>
   <si>
-    <t>Biscoito recheado sabor chocolate</t>
-[...7 lines deleted...]
-  <si>
     <t>BISCOITO RECHEADO CHOCOLATE</t>
   </si>
   <si>
     <t>Biscoito sabor baunilha com recheio sabor chocolate</t>
   </si>
   <si>
     <t>BISCOITO RECHEADO BAUNILHA</t>
   </si>
   <si>
     <t>Biscoito sabor chocolate com recheio sabor baunilha</t>
   </si>
   <si>
     <t>BISCOITO CEREALE CACAU E CASTANHA</t>
   </si>
   <si>
     <t>Biscoito integral com cacau e castanhas</t>
   </si>
   <si>
     <t>BISCOITO CEREALE CACAU</t>
   </si>
   <si>
     <t>Biscoito integral com cacau</t>
   </si>
   <si>
     <t>NINHO SOLEIL  MORANGO</t>
@@ -768,77 +1111,50 @@
   <si>
     <t>Sorvete de chocolate ao leite com mix de avelãs, amêndoas, castanhas do pará e castanhas de cajú</t>
   </si>
   <si>
     <t>ASCENDA SUPLEMENTO SEM SABOR</t>
   </si>
   <si>
     <t>Suplemento nutricional infantil</t>
   </si>
   <si>
     <t>ASCENDA</t>
   </si>
   <si>
     <t>ASCENDA SUPLEMENTO BAUNILHA</t>
   </si>
   <si>
     <t>NAN COMFOR LR</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
     <t>NAN COMFOR 3 LR</t>
   </si>
   <si>
-    <t xml:space="preserve">CALDO VERDE CONGELADO </t>
-[...25 lines deleted...]
-  <si>
     <t>STARBUCKS FRAPPUCCINO MOCHA</t>
   </si>
   <si>
     <t>Bebida láctea UHT sabor chocolate com café</t>
   </si>
   <si>
     <t>STARBUCKS</t>
   </si>
   <si>
     <t>STARBUCKS FRAPPUCCINO CLASSIC</t>
   </si>
   <si>
     <t>Bebida láctea UHT com café</t>
   </si>
   <si>
     <t>STARBUCKS FRAPPUCCINO CARAMELO</t>
   </si>
   <si>
     <t>Bebida láctea UHT sabor caramelo com café</t>
   </si>
   <si>
     <t>NUTREN SENIOR PREMIUM BAUNILHA</t>
   </si>
   <si>
     <t>NUTREN</t>
@@ -987,53 +1303,50 @@
   <si>
     <t>IMPACT BAUNILHA</t>
   </si>
   <si>
     <t>IMPACT</t>
   </si>
   <si>
     <t>IMPACT BANANA</t>
   </si>
   <si>
     <t>Fórmula especializada destinada para nutrição de pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>ISOSOURCE 1.5 CAL</t>
   </si>
   <si>
     <t>Fórmula nutricional completa desenvolvida para uso enteral ou oral</t>
   </si>
   <si>
     <t>AMENDOIM JAPONÊS</t>
   </si>
   <si>
     <t>Amendoim japonês</t>
   </si>
   <si>
-    <t>PETISCOS, SALGADINHOS E SNACKS</t>
-[...1 lines deleted...]
-  <si>
     <t>KARI KARI</t>
   </si>
   <si>
     <t>CBPA - CENTRAL BRASILEIRA DE PRODUTOS ALIMENTARES</t>
   </si>
   <si>
     <t>CAFÉ COADO EM SACHÊ</t>
   </si>
   <si>
     <t>Café 100% arábica de torra média coado em sachê</t>
   </si>
   <si>
     <t>CAFÉ TORRADO E MOÍDO</t>
   </si>
   <si>
     <t>SASHÊ COMPANY CAFÉ</t>
   </si>
   <si>
     <t>SASHÊ COMPANY</t>
   </si>
   <si>
     <t>XERÉM CANJIQUINHA</t>
   </si>
   <si>
     <t>Xerém canjiquinha</t>
@@ -1129,98 +1442,50 @@
     <t>POLPA MISTA DE ACEROLA, GOIABA, BANANA, COUVE E ESPINAFRE</t>
   </si>
   <si>
     <t>Polpa mista de acerola, goiaba, banana, couve e espinafre</t>
   </si>
   <si>
     <t>AZEITE BORRIELO</t>
   </si>
   <si>
     <t>Azeite de oliva extravirgem extrafresco com notas de maçã verde e especiarias</t>
   </si>
   <si>
     <t>AZEITES E ÓLEOS</t>
   </si>
   <si>
     <t>AZEITE BORRIELLO</t>
   </si>
   <si>
     <t>BB BRASIL AZEITES EXTRAVIRGENS</t>
   </si>
   <si>
     <t>AÇAÍ ZERO ADIÇÃO DE AÇÚCAR</t>
   </si>
   <si>
     <t>Sorbet de açaí sem adição de açúcares</t>
-  </si>
-[...46 lines deleted...]
-    <t>SEAL ALIMENTOS</t>
   </si>
   <si>
     <t xml:space="preserve">PIZZA DE FRIGIDEIRA TRADICIONAL </t>
   </si>
   <si>
     <t>Pizza de frigideira tradicional
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
     <t>MASSALEVE</t>
   </si>
   <si>
     <t>SANTA ERNESTINA (CROCK PIZZA)</t>
   </si>
   <si>
     <t>CROCK WRAP TRADICIONAL</t>
   </si>
   <si>
     <t>Massa tipo tortilha
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
     <t>CROCK PIZZA</t>
   </si>
   <si>
@@ -1251,68 +1516,50 @@
   <si>
     <t>Doce de amendoim com 50% menos açúcar </t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
     <t>RIO  (MARINDOCES)</t>
   </si>
   <si>
     <t>GIBI COM LEITE</t>
   </si>
   <si>
     <t>Doce de amendoim com leite</t>
   </si>
   <si>
     <t>AMENDOIM CRÚ</t>
   </si>
   <si>
     <t>Amendoim crú a granel </t>
   </si>
   <si>
     <t>INGREDIENTES E COMPLEMENTOS PARA SORVETES E DOCES</t>
   </si>
   <si>
-    <t>GELÉIA TRADICIONAL DE PÊSSEGO RITTER</t>
-[...16 lines deleted...]
-  <si>
     <t>PRÓPION MEL, EXTRATO DE PRÓPOLIS E MENTA</t>
   </si>
   <si>
     <t>Composto de mel, extrato de própolis e menta</t>
   </si>
   <si>
     <t>MEL E DERIVADOS</t>
   </si>
   <si>
     <t>BALDONI</t>
   </si>
   <si>
     <t>MACARRÃO PENNE COM GRÃO DE BICO E LINHAÇA VIVER</t>
   </si>
   <si>
     <t>Macarrão 61% integral com grão de bico e sementes</t>
   </si>
   <si>
     <t>MACARRÃO FUSILLI COM ESPINAFRE E QUINOA VIVER</t>
   </si>
   <si>
     <t>Macarrão 61% integral com espinafre e sementes</t>
   </si>
   <si>
     <t>MACARRÃO ESPAGUETE INTEGRAL VIVER</t>
@@ -1377,330 +1624,57 @@
   <si>
     <t xml:space="preserve">Alimento à base de extrato de soja com suco de limão </t>
   </si>
   <si>
     <t>MUPY ABACAXI</t>
   </si>
   <si>
     <t>Alimento à base de extrato de soja com suco de abacaxi</t>
   </si>
   <si>
     <t>GELATO PISTACCHIO</t>
   </si>
   <si>
     <t>Sorvete feito com pistaches italianos à base de leite e creme de leite</t>
   </si>
   <si>
     <t>BACIO DI LATTE</t>
   </si>
   <si>
     <t>GELATO CAFFÈ</t>
   </si>
   <si>
     <t>Sorvete de leite e creme de leite frescos com café</t>
   </si>
   <si>
-    <t>DOCE CREMOSO  DE BATATA DOCE E COCO</t>
-[...7 lines deleted...]
-  <si>
     <t>MASSA FILLO</t>
   </si>
   <si>
     <t>Massa fina congelada Fillo</t>
   </si>
   <si>
     <t>AROSA</t>
-  </si>
-[...262 lines deleted...]
-    <t>Atum em pedaços em água</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2003,51 +1977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I216"/>
+  <dimension ref="A1:I220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2075,5903 +2049,6037 @@
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
         <v>25</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
         <v>49</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="G19" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>40</v>
+      </c>
+      <c r="I23" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="G24" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>40</v>
+      </c>
+      <c r="I24" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
-      <c r="I25"/>
+      <c r="I25" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
-      <c r="I26"/>
+      <c r="I26" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="G30" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="G31" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="G33" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="G34" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="G35" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="G36" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="G37" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C38" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F38" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G38" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
-      <c r="I38"/>
+      <c r="I38" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="C39" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F39" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G39" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
       </c>
-      <c r="I39"/>
+      <c r="I39" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C40" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F40" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G40" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
-      <c r="I40"/>
+      <c r="I40" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>88</v>
+        <v>123</v>
       </c>
       <c r="C41" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G41" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
-      <c r="I41"/>
+      <c r="I41" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F42" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G42" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
-      <c r="I42"/>
+      <c r="I42" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="B43" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="C43" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F43" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G43" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
-      <c r="I43"/>
+      <c r="I43" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F44" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="G44" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="H44" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>15</v>
+      </c>
+      <c r="I44" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G45" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H45" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>15</v>
+      </c>
+      <c r="I45" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="C46" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F46" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G46" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H46" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>15</v>
+      </c>
+      <c r="I46" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="B47" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F47" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G47" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H47" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>15</v>
+      </c>
+      <c r="I47" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="B48" t="s">
+        <v>136</v>
+      </c>
+      <c r="C48" t="s">
         <v>116</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F48" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G48" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H48" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>15</v>
+      </c>
+      <c r="I48" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" t="s">
         <v>117</v>
       </c>
-      <c r="B49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H49" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>15</v>
+      </c>
+      <c r="I49" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="B50" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="C50" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F50" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G50" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>15</v>
+      </c>
+      <c r="I50" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="B51" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="D51" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="G51" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="H51" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I51" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="C52" t="s">
-        <v>101</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F52" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="G52" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="H52" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I52" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="C53" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D53" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F53" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="G53" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I53" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="B54" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="G54" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="H54" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="B55" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="C55" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F55" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="G55" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H55" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I55"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="B56" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="C56" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F56" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="G56" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H56" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I56"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="C57" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="G57" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H57" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I57" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="C58" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="G58" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H58" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I58" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="B59" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="C59" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="G59" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H59" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I59" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="C60" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="D60" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="G60" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H60" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I60" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B61" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="C61" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="D61" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F61" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="G61" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H61" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I61" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="G62" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H62" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I62" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="C63" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D63" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="G63" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="H63" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I63" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>154</v>
+      </c>
+      <c r="B64" t="s">
+        <v>175</v>
+      </c>
+      <c r="C64" t="s">
+        <v>156</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64" t="s">
+        <v>176</v>
+      </c>
+      <c r="G64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I64"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C65" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F65" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="G65" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H65" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I65"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B66" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="C66" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D66" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F66" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="G66" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H66" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="B67" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="C67" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D67" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F67" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="G67" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H67" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I67"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C68" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="D68" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F68" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="G68" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H68" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I68"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="C69" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D69" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F69" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="G69" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H69" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="C70" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D70" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F70" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="G70" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H70" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I70"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="C71" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="D71" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E71" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F71" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="G71" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="H71" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I71"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B72" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D72" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F72" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="G72" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="H72" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I72"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C73" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D73" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F73" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="G73" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="H73" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B74" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C74" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D74" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E74" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F74" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="G74" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="H74" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D75" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F75" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="G75" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="H75" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B76" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D76" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E76" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F76" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="G76" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="H76" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I76"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D77" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F77" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="G77" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="H77" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B78" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C78" t="s">
-        <v>195</v>
+        <v>156</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F78" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="G78" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>198</v>
       </c>
       <c r="B79" t="s">
         <v>199</v>
       </c>
       <c r="C79" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F79" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="G79" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
+        <v>200</v>
+      </c>
+      <c r="B80" t="s">
         <v>201</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" t="s">
-        <v>203</v>
+        <v>156</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F80" t="s">
-        <v>204</v>
+        <v>157</v>
       </c>
       <c r="G80" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B81" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C81" t="s">
-        <v>203</v>
+        <v>156</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F81" t="s">
-        <v>204</v>
+        <v>178</v>
       </c>
       <c r="G81" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
       <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C82" t="s">
-        <v>203</v>
+        <v>156</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F82" t="s">
-        <v>204</v>
+        <v>157</v>
       </c>
       <c r="G82" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C83" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F83" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="G83" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
       <c r="I83"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C84" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F84" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="G84" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C85" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F85" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G85" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B86" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="C86" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F86" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G86" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="C87" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F87" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="G87" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
       <c r="I87"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B88" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="C88" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F88" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="G88" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
       <c r="I88"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="B89" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="C89" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F89" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="G89" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
       <c r="I89"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="C90" t="s">
-        <v>228</v>
+        <v>71</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F90" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="G90" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H90" t="s">
         <v>15</v>
       </c>
       <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="B91" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="C91" t="s">
-        <v>231</v>
+        <v>71</v>
       </c>
       <c r="D91" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E91" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F91" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
       <c r="G91" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
       <c r="H91" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="C92" t="s">
-        <v>176</v>
+        <v>220</v>
       </c>
       <c r="D92" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E92" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F92" t="s">
-        <v>124</v>
+        <v>221</v>
       </c>
       <c r="G92" t="s">
-        <v>125</v>
+        <v>222</v>
       </c>
       <c r="H92" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B93" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="C93" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="D93" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E93" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F93" t="s">
-        <v>124</v>
+        <v>82</v>
       </c>
       <c r="G93" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="H93" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
+        <v>66</v>
       </c>
       <c r="C94" t="s">
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="D94" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E94" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F94" t="s">
-        <v>124</v>
+        <v>82</v>
       </c>
       <c r="G94" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="H94" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="B95" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="C95" t="s">
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="D95" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E95" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F95" t="s">
-        <v>137</v>
+        <v>82</v>
       </c>
       <c r="G95" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="H95" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="C96" t="s">
-        <v>231</v>
+        <v>47</v>
       </c>
       <c r="D96" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E96" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F96" t="s">
-        <v>232</v>
+        <v>82</v>
       </c>
       <c r="G96" t="s">
-        <v>232</v>
+        <v>80</v>
       </c>
       <c r="H96" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="B97" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="C97" t="s">
-        <v>176</v>
+        <v>47</v>
       </c>
       <c r="D97" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E97" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F97" t="s">
-        <v>246</v>
+        <v>82</v>
       </c>
       <c r="G97" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="H97" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="C98" t="s">
-        <v>176</v>
+        <v>47</v>
       </c>
       <c r="D98" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E98" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F98" t="s">
-        <v>246</v>
+        <v>82</v>
       </c>
       <c r="G98" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="H98" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="B99" t="s">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="C99" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="D99" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E99" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F99" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="G99" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H99" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>40</v>
+      </c>
+      <c r="I99" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B100" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="C100" t="s">
-        <v>176</v>
+        <v>220</v>
       </c>
       <c r="D100" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E100" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F100" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="G100" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H100" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I100"/>
+        <v>40</v>
+      </c>
+      <c r="I100" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="B101" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C101" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D101" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E101" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F101" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G101" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>40</v>
+      </c>
+      <c r="I101" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B102" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C102" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D102" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E102" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F102" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="G102" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I102"/>
+        <v>40</v>
+      </c>
+      <c r="I102" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B103" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="C103" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="D103" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E103" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F103" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="G103" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I103"/>
+        <v>40</v>
+      </c>
+      <c r="I103" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="B104" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C104" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="D104" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E104" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F104" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="G104" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H104" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I104"/>
+        <v>40</v>
+      </c>
+      <c r="I104" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="C105" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="D105" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E105" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F105" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="G105" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H105" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I105"/>
+        <v>40</v>
+      </c>
+      <c r="I105" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B106" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="C106" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="D106" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E106" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F106" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="G106" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H106" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I106"/>
+        <v>40</v>
+      </c>
+      <c r="I106" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="B107" t="s">
-        <v>234</v>
+        <v>260</v>
       </c>
       <c r="C107" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="D107" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E107" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F107" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G107" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H107" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I107"/>
+        <v>40</v>
+      </c>
+      <c r="I107" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B108" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C108" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="D108" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E108" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F108" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G108" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H108" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>40</v>
+      </c>
+      <c r="I108" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B109" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C109" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="D109" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E109" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F109" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G109" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H109" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>40</v>
+      </c>
+      <c r="I109" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B110" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C110" t="s">
-        <v>176</v>
+        <v>268</v>
       </c>
       <c r="D110" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F110" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
       <c r="G110" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H110" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I110"/>
+        <v>40</v>
+      </c>
+      <c r="I110" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B111" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C111" t="s">
-        <v>176</v>
+        <v>268</v>
       </c>
       <c r="D111" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F111" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
       <c r="G111" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H111" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>40</v>
+      </c>
+      <c r="I111" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B112" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C112" t="s">
-        <v>176</v>
+        <v>268</v>
       </c>
       <c r="D112" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F112" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="G112" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H112" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I112"/>
+        <v>40</v>
+      </c>
+      <c r="I112" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B113" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C113" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="D113" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F113" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="G113" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H113" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I113"/>
+        <v>40</v>
+      </c>
+      <c r="I113" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C114" t="s">
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="D114" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E114" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F114" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="G114" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H114" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I114"/>
+        <v>40</v>
+      </c>
+      <c r="I114" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B115" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="C115" t="s">
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="D115" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F115" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="G115" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H115" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I115"/>
+        <v>40</v>
+      </c>
+      <c r="I115" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B116" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C116" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="D116" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E116" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F116" t="s">
-        <v>280</v>
+        <v>239</v>
       </c>
       <c r="G116" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H116" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I116"/>
+        <v>40</v>
+      </c>
+      <c r="I116" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B117" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C117" t="s">
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="D117" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E117" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F117" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="G117" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H117" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I117"/>
+        <v>40</v>
+      </c>
+      <c r="I117" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C118" t="s">
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="D118" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F118" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="G118" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H118" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I118"/>
+        <v>40</v>
+      </c>
+      <c r="I118" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
+        <v>288</v>
+      </c>
+      <c r="B119" t="s">
+        <v>289</v>
+      </c>
+      <c r="C119" t="s">
+        <v>290</v>
+      </c>
+      <c r="D119" t="s">
+        <v>38</v>
+      </c>
+      <c r="E119" t="s">
+        <v>23</v>
+      </c>
+      <c r="F119" t="s">
         <v>291</v>
       </c>
-      <c r="B119" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G119" t="s">
-        <v>125</v>
+        <v>239</v>
       </c>
       <c r="H119" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I119"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
+        <v>292</v>
+      </c>
+      <c r="B120" t="s">
         <v>293</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
+        <v>162</v>
+      </c>
+      <c r="D120" t="s">
+        <v>38</v>
+      </c>
+      <c r="E120" t="s">
+        <v>23</v>
+      </c>
+      <c r="F120" t="s">
         <v>294</v>
       </c>
-      <c r="C120" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G120" t="s">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="H120" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I120"/>
+        <v>40</v>
+      </c>
+      <c r="I120" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
+        <v>297</v>
+      </c>
+      <c r="B121" t="s">
+        <v>298</v>
+      </c>
+      <c r="C121" t="s">
+        <v>162</v>
+      </c>
+      <c r="D121" t="s">
+        <v>38</v>
+      </c>
+      <c r="E121" t="s">
+        <v>23</v>
+      </c>
+      <c r="F121" t="s">
+        <v>294</v>
+      </c>
+      <c r="G121" t="s">
         <v>295</v>
       </c>
-      <c r="B121" t="s">
+      <c r="H121" t="s">
+        <v>40</v>
+      </c>
+      <c r="I121" t="s">
         <v>296</v>
       </c>
-      <c r="C121" t="s">
-[...17 lines deleted...]
-      <c r="I121"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B122" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C122" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="D122" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F122" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="G122" t="s">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="H122" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I122"/>
+        <v>40</v>
+      </c>
+      <c r="I122" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B123" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C123" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="D123" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E123" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F123" t="s">
-        <v>134</v>
+        <v>294</v>
       </c>
       <c r="G123" t="s">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="H123" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I123"/>
+        <v>40</v>
+      </c>
+      <c r="I123" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B124" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C124" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="D124" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E124" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F124" t="s">
-        <v>134</v>
+        <v>294</v>
       </c>
       <c r="G124" t="s">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="H124" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I124"/>
+        <v>40</v>
+      </c>
+      <c r="I124" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B125" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C125" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="D125" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F125" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="G125" t="s">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="H125" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I125"/>
+        <v>40</v>
+      </c>
+      <c r="I125" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C126" t="s">
-        <v>176</v>
+        <v>309</v>
       </c>
       <c r="D126" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E126" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F126" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="G126" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H126" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B127" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C127" t="s">
-        <v>176</v>
+        <v>314</v>
       </c>
       <c r="D127" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F127" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="G127" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H127" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I127"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="B128" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C128" t="s">
-        <v>176</v>
+        <v>317</v>
       </c>
       <c r="D128" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F128" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="G128" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H128" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I128"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B129" t="s">
+        <v>320</v>
+      </c>
+      <c r="C129" t="s">
+        <v>317</v>
+      </c>
+      <c r="D129" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" t="s">
+        <v>23</v>
+      </c>
+      <c r="F129" t="s">
+        <v>318</v>
+      </c>
+      <c r="G129" t="s">
         <v>311</v>
       </c>
-      <c r="C129" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H129" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I129"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="B130" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="C130" t="s">
-        <v>176</v>
+        <v>317</v>
       </c>
       <c r="D130" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F130" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="G130" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H130" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I130"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B131" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="C131" t="s">
-        <v>176</v>
+        <v>325</v>
       </c>
       <c r="D131" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E131" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F131" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="G131" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H131" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I131"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="B132" t="s">
-        <v>279</v>
+        <v>328</v>
       </c>
       <c r="C132" t="s">
-        <v>176</v>
+        <v>325</v>
       </c>
       <c r="D132" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E132" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F132" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="G132" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H132" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I132"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="B133" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="C133" t="s">
-        <v>176</v>
+        <v>325</v>
       </c>
       <c r="D133" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E133" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F133" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="G133" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H133" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I133"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="B134" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="C134" t="s">
-        <v>176</v>
+        <v>325</v>
       </c>
       <c r="D134" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E134" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F134" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="G134" t="s">
-        <v>125</v>
+        <v>311</v>
       </c>
       <c r="H134" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I134"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="B135" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="C135" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D135" t="s">
         <v>12</v>
       </c>
       <c r="E135" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F135" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="G135" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
       </c>
-      <c r="I135" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I135"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B136" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="C136" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F136" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="G136" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="I136"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B137" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C137" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F137" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G137" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
       <c r="I137"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B138" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C138" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F138" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="G138" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="H138" t="s">
         <v>15</v>
       </c>
       <c r="I138"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B139" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C139" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="D139" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E139" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F139" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="G139" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="H139" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I139"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B140" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C140" t="s">
-        <v>343</v>
+        <v>290</v>
       </c>
       <c r="D140" t="s">
-        <v>344</v>
+        <v>38</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F140" t="s">
-        <v>345</v>
+        <v>238</v>
       </c>
       <c r="G140" t="s">
-        <v>346</v>
+        <v>239</v>
       </c>
       <c r="H140" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I140"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B141" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C141" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="D141" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F141" t="s">
-        <v>335</v>
+        <v>238</v>
       </c>
       <c r="G141" t="s">
-        <v>336</v>
+        <v>239</v>
       </c>
       <c r="H141" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I141"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B142" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C142" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="D142" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E142" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F142" t="s">
-        <v>335</v>
+        <v>238</v>
       </c>
       <c r="G142" t="s">
-        <v>336</v>
+        <v>239</v>
       </c>
       <c r="H142" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I142"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
+        <v>354</v>
+      </c>
+      <c r="B143" t="s">
+        <v>355</v>
+      </c>
+      <c r="C143" t="s">
         <v>351</v>
       </c>
-      <c r="B143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D143" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E143" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F143" t="s">
-        <v>335</v>
+        <v>251</v>
       </c>
       <c r="G143" t="s">
-        <v>336</v>
+        <v>239</v>
       </c>
       <c r="H143" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I143"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B144" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C144" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="D144" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E144" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F144" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="G144" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="H144" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I144"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B145" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C145" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="D145" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F145" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="G145" t="s">
-        <v>336</v>
+        <v>239</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I145"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B146" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C146" t="s">
-        <v>358</v>
+        <v>290</v>
       </c>
       <c r="D146" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E146" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F146" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G146" t="s">
-        <v>360</v>
+        <v>239</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I146"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B147" t="s">
-        <v>362</v>
+        <v>289</v>
       </c>
       <c r="C147" t="s">
-        <v>358</v>
+        <v>290</v>
       </c>
       <c r="D147" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E147" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F147" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="G147" t="s">
-        <v>360</v>
+        <v>239</v>
       </c>
       <c r="H147" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I147"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
+        <v>364</v>
+      </c>
+      <c r="B148" t="s">
+        <v>289</v>
+      </c>
+      <c r="C148" t="s">
+        <v>290</v>
+      </c>
+      <c r="D148" t="s">
+        <v>38</v>
+      </c>
+      <c r="E148" t="s">
+        <v>23</v>
+      </c>
+      <c r="F148" t="s">
         <v>363</v>
       </c>
-      <c r="B148" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G148" t="s">
-        <v>360</v>
+        <v>239</v>
       </c>
       <c r="H148" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I148"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>365</v>
       </c>
       <c r="B149" t="s">
         <v>366</v>
       </c>
       <c r="C149" t="s">
+        <v>244</v>
+      </c>
+      <c r="D149" t="s">
+        <v>38</v>
+      </c>
+      <c r="E149" t="s">
+        <v>23</v>
+      </c>
+      <c r="F149" t="s">
         <v>367</v>
       </c>
-      <c r="D149" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G149" t="s">
-        <v>369</v>
+        <v>239</v>
       </c>
       <c r="H149" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I149"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B150" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C150" t="s">
-        <v>372</v>
+        <v>244</v>
       </c>
       <c r="D150" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E150" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F150" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="G150" t="s">
-        <v>360</v>
+        <v>239</v>
       </c>
       <c r="H150" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I150"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B151" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C151" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="D151" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E151" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F151" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="G151" t="s">
-        <v>346</v>
+        <v>239</v>
       </c>
       <c r="H151" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I151"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B152" t="s">
-        <v>377</v>
+        <v>348</v>
       </c>
       <c r="C152" t="s">
-        <v>378</v>
+        <v>290</v>
       </c>
       <c r="D152" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E152" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F152" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="G152" t="s">
-        <v>379</v>
+        <v>239</v>
       </c>
       <c r="H152" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I152"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B153" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C153" t="s">
-        <v>382</v>
+        <v>290</v>
       </c>
       <c r="D153" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E153" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F153" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="G153" t="s">
-        <v>383</v>
+        <v>239</v>
       </c>
       <c r="H153" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I153"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B154" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C154" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="D154" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E154" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F154" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="G154" t="s">
-        <v>387</v>
+        <v>239</v>
       </c>
       <c r="H154" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I154"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B155" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="C155" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D155" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E155" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F155" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="G155" t="s">
-        <v>391</v>
+        <v>239</v>
       </c>
       <c r="H155" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I155"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B156" t="s">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="C156" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D156" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E156" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F156" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="G156" t="s">
-        <v>391</v>
+        <v>239</v>
       </c>
       <c r="H156" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I156"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="B157" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="C157" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D157" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E157" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F157" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="G157" t="s">
-        <v>391</v>
+        <v>239</v>
       </c>
       <c r="H157" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I157"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="B158" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="C158" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D158" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E158" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F158" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="G158" t="s">
-        <v>391</v>
+        <v>239</v>
       </c>
       <c r="H158" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I158"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="B159" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="C159" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D159" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E159" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F159" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="G159" t="s">
-        <v>401</v>
+        <v>239</v>
       </c>
       <c r="H159" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I159"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="B160" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="C160" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="D160" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E160" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F160" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="G160" t="s">
-        <v>405</v>
+        <v>239</v>
       </c>
       <c r="H160" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I160"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="B161" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="C161" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="D161" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E161" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F161" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="G161" t="s">
-        <v>405</v>
+        <v>239</v>
       </c>
       <c r="H161" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I161"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="B162" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="C162" t="s">
-        <v>410</v>
+        <v>290</v>
       </c>
       <c r="D162" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E162" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F162" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="G162" t="s">
-        <v>405</v>
+        <v>239</v>
       </c>
       <c r="H162" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I162"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="B163" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="C163" t="s">
-        <v>413</v>
+        <v>290</v>
       </c>
       <c r="D163" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E163" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F163" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="G163" t="s">
-        <v>414</v>
+        <v>239</v>
       </c>
       <c r="H163" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I163"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>415</v>
+        <v>396</v>
       </c>
       <c r="B164" t="s">
-        <v>416</v>
+        <v>397</v>
       </c>
       <c r="C164" t="s">
-        <v>413</v>
+        <v>290</v>
       </c>
       <c r="D164" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E164" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F164" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="G164" t="s">
-        <v>414</v>
+        <v>239</v>
       </c>
       <c r="H164" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I164"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>417</v>
+        <v>398</v>
       </c>
       <c r="B165" t="s">
-        <v>418</v>
+        <v>399</v>
       </c>
       <c r="C165" t="s">
-        <v>419</v>
+        <v>290</v>
       </c>
       <c r="D165" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E165" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F165" t="s">
-        <v>420</v>
+        <v>385</v>
       </c>
       <c r="G165" t="s">
-        <v>420</v>
+        <v>239</v>
       </c>
       <c r="H165" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I165"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="B166" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="C166" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D166" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E166" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F166" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="G166" t="s">
-        <v>401</v>
+        <v>239</v>
       </c>
       <c r="H166" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I166"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>423</v>
+        <v>402</v>
       </c>
       <c r="B167" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="C167" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="D167" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E167" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F167" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="G167" t="s">
-        <v>401</v>
+        <v>239</v>
       </c>
       <c r="H167" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I167"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>425</v>
+        <v>404</v>
       </c>
       <c r="B168" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C168" t="s">
-        <v>89</v>
+        <v>244</v>
       </c>
       <c r="D168" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E168" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F168" t="s">
-        <v>400</v>
+        <v>248</v>
       </c>
       <c r="G168" t="s">
-        <v>401</v>
+        <v>239</v>
       </c>
       <c r="H168" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I168"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="B169" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="C169" t="s">
-        <v>29</v>
+        <v>244</v>
       </c>
       <c r="D169" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E169" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F169" t="s">
-        <v>428</v>
+        <v>248</v>
       </c>
       <c r="G169" t="s">
-        <v>31</v>
+        <v>239</v>
       </c>
       <c r="H169" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I169"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="B170" t="s">
-        <v>430</v>
+        <v>408</v>
       </c>
       <c r="C170" t="s">
-        <v>29</v>
+        <v>290</v>
       </c>
       <c r="D170" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E170" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F170" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="G170" t="s">
-        <v>31</v>
+        <v>239</v>
       </c>
       <c r="H170" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I170"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>431</v>
+        <v>410</v>
       </c>
       <c r="B171" t="s">
-        <v>432</v>
+        <v>411</v>
       </c>
       <c r="C171" t="s">
-        <v>29</v>
+        <v>290</v>
       </c>
       <c r="D171" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E171" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F171" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="G171" t="s">
-        <v>31</v>
+        <v>239</v>
       </c>
       <c r="H171" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I171"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>433</v>
+        <v>412</v>
       </c>
       <c r="B172" t="s">
-        <v>434</v>
+        <v>413</v>
       </c>
       <c r="C172" t="s">
-        <v>29</v>
+        <v>290</v>
       </c>
       <c r="D172" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E172" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F172" t="s">
-        <v>31</v>
+        <v>409</v>
       </c>
       <c r="G172" t="s">
-        <v>31</v>
+        <v>239</v>
       </c>
       <c r="H172" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I172"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>435</v>
+        <v>414</v>
       </c>
       <c r="B173" t="s">
-        <v>436</v>
+        <v>413</v>
       </c>
       <c r="C173" t="s">
-        <v>437</v>
+        <v>290</v>
       </c>
       <c r="D173" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E173" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F173" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="G173" t="s">
-        <v>439</v>
+        <v>239</v>
       </c>
       <c r="H173" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I173"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>440</v>
+        <v>415</v>
       </c>
       <c r="B174" t="s">
-        <v>441</v>
+        <v>416</v>
       </c>
       <c r="C174" t="s">
-        <v>437</v>
+        <v>290</v>
       </c>
       <c r="D174" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E174" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F174" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="G174" t="s">
-        <v>439</v>
+        <v>239</v>
       </c>
       <c r="H174" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I174"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="B175" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C175" t="s">
-        <v>437</v>
+        <v>290</v>
       </c>
       <c r="D175" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E175" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F175" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="G175" t="s">
-        <v>439</v>
+        <v>239</v>
       </c>
       <c r="H175" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I175"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="B176" t="s">
-        <v>445</v>
+        <v>420</v>
       </c>
       <c r="C176" t="s">
-        <v>437</v>
+        <v>290</v>
       </c>
       <c r="D176" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E176" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F176" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="G176" t="s">
-        <v>439</v>
+        <v>239</v>
       </c>
       <c r="H176" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I176"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>446</v>
+        <v>421</v>
       </c>
       <c r="B177" t="s">
-        <v>447</v>
+        <v>384</v>
       </c>
       <c r="C177" t="s">
-        <v>437</v>
+        <v>290</v>
       </c>
       <c r="D177" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E177" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F177" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="G177" t="s">
-        <v>439</v>
+        <v>239</v>
       </c>
       <c r="H177" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I177"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>448</v>
+        <v>423</v>
       </c>
       <c r="B178" t="s">
-        <v>449</v>
+        <v>424</v>
       </c>
       <c r="C178" t="s">
-        <v>231</v>
+        <v>290</v>
       </c>
       <c r="D178" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E178" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F178" t="s">
-        <v>450</v>
+        <v>422</v>
       </c>
       <c r="G178" t="s">
-        <v>450</v>
+        <v>239</v>
       </c>
       <c r="H178" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I178"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>451</v>
+        <v>425</v>
       </c>
       <c r="B179" t="s">
-        <v>452</v>
+        <v>426</v>
       </c>
       <c r="C179" t="s">
-        <v>231</v>
+        <v>290</v>
       </c>
       <c r="D179" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E179" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F179" t="s">
-        <v>450</v>
+        <v>409</v>
       </c>
       <c r="G179" t="s">
-        <v>450</v>
+        <v>239</v>
       </c>
       <c r="H179" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I179"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>453</v>
+        <v>427</v>
       </c>
       <c r="B180" t="s">
-        <v>454</v>
+        <v>428</v>
       </c>
       <c r="C180" t="s">
-        <v>455</v>
+        <v>85</v>
       </c>
       <c r="D180" t="s">
         <v>12</v>
       </c>
       <c r="E180" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F180" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="G180" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="H180" t="s">
         <v>15</v>
       </c>
-      <c r="I180"/>
+      <c r="I180" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>456</v>
+        <v>427</v>
       </c>
       <c r="B181" t="s">
-        <v>457</v>
+        <v>428</v>
       </c>
       <c r="C181" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D181" t="s">
         <v>12</v>
       </c>
       <c r="E181" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F181" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="G181" t="s">
-        <v>458</v>
+        <v>430</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
-      <c r="I181"/>
+      <c r="I181" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>459</v>
+        <v>431</v>
       </c>
       <c r="B182" t="s">
-        <v>460</v>
+        <v>432</v>
       </c>
       <c r="C182" t="s">
-        <v>461</v>
+        <v>433</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F182" t="s">
-        <v>383</v>
+        <v>434</v>
       </c>
       <c r="G182" t="s">
-        <v>383</v>
+        <v>435</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
       <c r="I182"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>462</v>
+        <v>436</v>
       </c>
       <c r="B183" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="C183" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F183" t="s">
-        <v>465</v>
+        <v>439</v>
       </c>
       <c r="G183" t="s">
-        <v>465</v>
+        <v>440</v>
       </c>
       <c r="H183" t="s">
         <v>15</v>
       </c>
       <c r="I183"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>466</v>
+        <v>441</v>
       </c>
       <c r="B184" t="s">
-        <v>467</v>
+        <v>442</v>
       </c>
       <c r="C184" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
       <c r="E184" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F184" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G184" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H184" t="s">
         <v>15</v>
       </c>
       <c r="I184"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="B185" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="C185" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D185" t="s">
         <v>12</v>
       </c>
       <c r="E185" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F185" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G185" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
       <c r="I185"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="B186" t="s">
-        <v>472</v>
+        <v>446</v>
       </c>
       <c r="C186" t="s">
-        <v>86</v>
+        <v>447</v>
       </c>
       <c r="D186" t="s">
-        <v>12</v>
+        <v>448</v>
       </c>
       <c r="E186" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F186" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="G186" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
       <c r="I186"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="B187" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="C187" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D187" t="s">
         <v>12</v>
       </c>
       <c r="E187" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F187" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G187" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H187" t="s">
         <v>15</v>
       </c>
       <c r="I187"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="B188" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="C188" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F188" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G188" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H188" t="s">
         <v>15</v>
       </c>
       <c r="I188"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="B189" t="s">
-        <v>478</v>
+        <v>442</v>
       </c>
       <c r="C189" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D189" t="s">
         <v>12</v>
       </c>
       <c r="E189" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F189" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G189" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
       </c>
       <c r="I189"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>479</v>
+        <v>456</v>
       </c>
       <c r="B190" t="s">
-        <v>480</v>
+        <v>457</v>
       </c>
       <c r="C190" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D190" t="s">
         <v>12</v>
       </c>
       <c r="E190" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F190" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G190" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
       <c r="I190"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="B191" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
       <c r="C191" t="s">
-        <v>86</v>
+        <v>438</v>
       </c>
       <c r="D191" t="s">
         <v>12</v>
       </c>
       <c r="E191" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F191" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="G191" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
       </c>
       <c r="I191"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="B192" t="s">
-        <v>484</v>
+        <v>461</v>
       </c>
       <c r="C192" t="s">
-        <v>86</v>
+        <v>462</v>
       </c>
       <c r="D192" t="s">
         <v>12</v>
       </c>
       <c r="E192" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F192" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="G192" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="H192" t="s">
         <v>15</v>
       </c>
       <c r="I192"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>485</v>
+        <v>465</v>
       </c>
       <c r="B193" t="s">
-        <v>486</v>
+        <v>466</v>
       </c>
       <c r="C193" t="s">
-        <v>86</v>
+        <v>462</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F193" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="G193" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="H193" t="s">
         <v>15</v>
       </c>
       <c r="I193"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>487</v>
+        <v>467</v>
       </c>
       <c r="B194" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="C194" t="s">
-        <v>86</v>
+        <v>462</v>
       </c>
       <c r="D194" t="s">
         <v>12</v>
       </c>
       <c r="E194" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F194" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="G194" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="H194" t="s">
         <v>15</v>
       </c>
       <c r="I194"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>489</v>
+        <v>469</v>
       </c>
       <c r="B195" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
       <c r="C195" t="s">
-        <v>378</v>
+        <v>471</v>
       </c>
       <c r="D195" t="s">
         <v>12</v>
       </c>
       <c r="E195" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F195" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="G195" t="s">
-        <v>492</v>
+        <v>473</v>
       </c>
       <c r="H195" t="s">
         <v>15</v>
       </c>
       <c r="I195"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
       <c r="B196" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
       <c r="C196" t="s">
-        <v>378</v>
+        <v>96</v>
       </c>
       <c r="D196" t="s">
         <v>12</v>
       </c>
       <c r="E196" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F196" t="s">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="G196" t="s">
-        <v>492</v>
+        <v>464</v>
       </c>
       <c r="H196" t="s">
         <v>15</v>
       </c>
       <c r="I196"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
       <c r="B197" t="s">
-        <v>496</v>
+        <v>477</v>
       </c>
       <c r="C197" t="s">
-        <v>378</v>
+        <v>71</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F197" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="G197" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="H197" t="s">
         <v>15</v>
       </c>
       <c r="I197"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="B198" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="C198" t="s">
-        <v>382</v>
+        <v>71</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F198" t="s">
-        <v>383</v>
+        <v>482</v>
       </c>
       <c r="G198" t="s">
-        <v>383</v>
+        <v>479</v>
       </c>
       <c r="H198" t="s">
         <v>15</v>
       </c>
       <c r="I198"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="B199" t="s">
-        <v>500</v>
+        <v>481</v>
       </c>
       <c r="C199" t="s">
-        <v>461</v>
+        <v>71</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F199" t="s">
-        <v>254</v>
+        <v>482</v>
       </c>
       <c r="G199" t="s">
-        <v>255</v>
+        <v>479</v>
       </c>
       <c r="H199" t="s">
         <v>15</v>
       </c>
       <c r="I199"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="B200" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="C200" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D200" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E200" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F200" t="s">
-        <v>503</v>
+        <v>482</v>
       </c>
       <c r="G200" t="s">
-        <v>504</v>
+        <v>479</v>
       </c>
       <c r="H200" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I200"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="B201" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="C201" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D201" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E201" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F201" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="G201" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="H201" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I201"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
       <c r="B202" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="C202" t="s">
-        <v>111</v>
+        <v>309</v>
       </c>
       <c r="D202" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E202" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F202" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="G202" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="H202" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I202"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="B203" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="C203" t="s">
-        <v>513</v>
+        <v>309</v>
       </c>
       <c r="D203" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E203" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F203" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="G203" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="H203" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I203"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="B204" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="C204" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F204" t="s">
-        <v>515</v>
+        <v>492</v>
       </c>
       <c r="G204" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="H204" t="s">
         <v>15</v>
       </c>
-      <c r="I204" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I204"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="B205" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="C205" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
       <c r="E205" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F205" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="G205" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
-      <c r="I205" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I205"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="B206" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="C206" t="s">
-        <v>513</v>
+        <v>71</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F206" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="G206" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
-      <c r="I206" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I206"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="B207" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="C207" t="s">
-        <v>524</v>
+        <v>71</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F207" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="G207" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
       </c>
-      <c r="I207" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I207"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>525</v>
+        <v>507</v>
       </c>
       <c r="B208" t="s">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="C208" t="s">
-        <v>524</v>
+        <v>71</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F208" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="G208" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
-      <c r="I208" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I208"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="B209" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="C209" t="s">
-        <v>410</v>
+        <v>152</v>
       </c>
       <c r="D209" t="s">
         <v>12</v>
       </c>
       <c r="E209" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F209" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="G209" t="s">
-        <v>515</v>
+        <v>153</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
-      <c r="I209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I209"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="B210" t="s">
-        <v>530</v>
+        <v>512</v>
       </c>
       <c r="C210" t="s">
-        <v>531</v>
+        <v>152</v>
       </c>
       <c r="D210" t="s">
         <v>12</v>
       </c>
       <c r="E210" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F210" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="G210" t="s">
-        <v>515</v>
+        <v>153</v>
       </c>
       <c r="H210" t="s">
         <v>15</v>
       </c>
-      <c r="I210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I210"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="B211" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
       <c r="C211" t="s">
-        <v>534</v>
+        <v>152</v>
       </c>
       <c r="D211" t="s">
         <v>12</v>
       </c>
       <c r="E211" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F211" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="G211" t="s">
-        <v>536</v>
+        <v>153</v>
       </c>
       <c r="H211" t="s">
         <v>15</v>
       </c>
       <c r="I211"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
       <c r="B212" t="s">
-        <v>538</v>
+        <v>516</v>
       </c>
       <c r="C212" t="s">
-        <v>534</v>
+        <v>152</v>
       </c>
       <c r="D212" t="s">
         <v>12</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
-        <v>535</v>
+        <v>153</v>
       </c>
       <c r="G212" t="s">
-        <v>536</v>
+        <v>153</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
       <c r="I212"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>539</v>
+        <v>517</v>
       </c>
       <c r="B213" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
       <c r="C213" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="D213" t="s">
         <v>12</v>
       </c>
       <c r="E213" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F213" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="G213" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
       </c>
       <c r="I213"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="B214" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="C214" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="D214" t="s">
         <v>12</v>
       </c>
       <c r="E214" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F214" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="G214" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
       </c>
       <c r="I214"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="B215" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="C215" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="D215" t="s">
         <v>12</v>
       </c>
       <c r="E215" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F215" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="G215" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="H215" t="s">
         <v>15</v>
       </c>
       <c r="I215"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="B216" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="C216" t="s">
+        <v>519</v>
+      </c>
+      <c r="D216" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" t="s">
+        <v>23</v>
+      </c>
+      <c r="F216" t="s">
+        <v>520</v>
+      </c>
+      <c r="G216" t="s">
+        <v>521</v>
+      </c>
+      <c r="H216" t="s">
+        <v>15</v>
+      </c>
+      <c r="I216"/>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" t="s">
+        <v>528</v>
+      </c>
+      <c r="B217" t="s">
+        <v>529</v>
+      </c>
+      <c r="C217" t="s">
+        <v>519</v>
+      </c>
+      <c r="D217" t="s">
+        <v>12</v>
+      </c>
+      <c r="E217" t="s">
+        <v>23</v>
+      </c>
+      <c r="F217" t="s">
+        <v>520</v>
+      </c>
+      <c r="G217" t="s">
+        <v>521</v>
+      </c>
+      <c r="H217" t="s">
+        <v>15</v>
+      </c>
+      <c r="I217"/>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" t="s">
+        <v>530</v>
+      </c>
+      <c r="B218" t="s">
+        <v>531</v>
+      </c>
+      <c r="C218" t="s">
+        <v>345</v>
+      </c>
+      <c r="D218" t="s">
+        <v>38</v>
+      </c>
+      <c r="E218" t="s">
+        <v>23</v>
+      </c>
+      <c r="F218" t="s">
+        <v>532</v>
+      </c>
+      <c r="G218" t="s">
+        <v>532</v>
+      </c>
+      <c r="H218" t="s">
+        <v>40</v>
+      </c>
+      <c r="I218"/>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" t="s">
+        <v>533</v>
+      </c>
+      <c r="B219" t="s">
         <v>534</v>
       </c>
-      <c r="D216" t="s">
-[...5 lines deleted...]
-      <c r="F216" t="s">
+      <c r="C219" t="s">
+        <v>345</v>
+      </c>
+      <c r="D219" t="s">
+        <v>38</v>
+      </c>
+      <c r="E219" t="s">
+        <v>23</v>
+      </c>
+      <c r="F219" t="s">
+        <v>532</v>
+      </c>
+      <c r="G219" t="s">
+        <v>532</v>
+      </c>
+      <c r="H219" t="s">
+        <v>40</v>
+      </c>
+      <c r="I219"/>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" t="s">
         <v>535</v>
       </c>
-      <c r="G216" t="s">
+      <c r="B220" t="s">
         <v>536</v>
       </c>
-      <c r="H216" t="s">
-[...2 lines deleted...]
-      <c r="I216"/>
+      <c r="C220" t="s">
+        <v>71</v>
+      </c>
+      <c r="D220" t="s">
+        <v>12</v>
+      </c>
+      <c r="E220" t="s">
+        <v>23</v>
+      </c>
+      <c r="F220" t="s">
+        <v>537</v>
+      </c>
+      <c r="G220" t="s">
+        <v>537</v>
+      </c>
+      <c r="H220" t="s">
+        <v>15</v>
+      </c>
+      <c r="I220"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>