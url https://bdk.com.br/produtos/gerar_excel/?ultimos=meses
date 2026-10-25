--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -12,199 +12,433 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Produtos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>PRODUTO</t>
   </si>
   <si>
     <t>DESCRIÇÃO</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>CLASSIFICAÇÃO</t>
   </si>
   <si>
     <t>CERTIFICADO BDK</t>
   </si>
   <si>
     <t>MARCA</t>
   </si>
   <si>
     <t>FABRICANTE</t>
   </si>
   <si>
     <t>LISTA</t>
   </si>
   <si>
     <t>ATENÇÃO</t>
   </si>
   <si>
+    <t>WHEY PROTEIN ISOLADO CAPUCCINO</t>
+  </si>
+  <si>
+    <t>Proteína isolada duplamente filtrada do soro de leite sabor capuccino</t>
+  </si>
+  <si>
+    <t>SUPLEMENTOS ALIMENTARES</t>
+  </si>
+  <si>
+    <t>Chalav Stam</t>
+  </si>
+  <si>
+    <t>não</t>
+  </si>
+  <si>
+    <t>DUX</t>
+  </si>
+  <si>
+    <t>DUX COMPANY</t>
+  </si>
+  <si>
+    <t>Amarela</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN CONCENTRADO CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Proteína pura e completa do soro de leite sabor chocolate</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN CONCENTRADO CAPUCCINO</t>
+  </si>
+  <si>
+    <t>Proteína pura e completa do soro de leite sabor capuccino</t>
+  </si>
+  <si>
+    <t>PICOLÉ BANANINHA DE PARAIBÚNA</t>
+  </si>
+  <si>
+    <t>Sorvete de doce de banana</t>
+  </si>
+  <si>
+    <t>SORVETES  BASE DE ÁGUA</t>
+  </si>
+  <si>
+    <t>Parve</t>
+  </si>
+  <si>
+    <t>ROCHINHA</t>
+  </si>
+  <si>
+    <t>Verde</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN ISOLADO CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Proteina isolada duplamente filtrada do soro de leite sabor chocolate</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN HYDRO CHOCOLATE</t>
+  </si>
+  <si>
+    <t>Proteína hidrolisada e isolada do soro de leite sabor chocolate</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN HYDRO BAUNILHA</t>
+  </si>
+  <si>
+    <t>Proteína hidrolisada e isolada do soro de leite sabor baunilha</t>
+  </si>
+  <si>
+    <t>PÃO CHIPS AZEITE E SAL</t>
+  </si>
+  <si>
+    <t>Snack de pão sírio torrado</t>
+  </si>
+  <si>
+    <t>PÃES</t>
+  </si>
+  <si>
+    <t>Parve - Pat Palter</t>
+  </si>
+  <si>
+    <t>BAUDUCCO</t>
+  </si>
+  <si>
+    <t>PITA BREAD</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN ISOLADO SABOR NEUTRO</t>
+  </si>
+  <si>
+    <t>Proteína isolada duplamente filtrada de soro de leite</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN ISOLADO MORANGO</t>
+  </si>
+  <si>
+    <t>Proteína isolada duplamente filtrada do soro de leite</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN ISOLADO BAUNILHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WHEY PROTEIN CONCENTRADO NEUTRO </t>
+  </si>
+  <si>
+    <t>Proteína pura e completa de soro de leite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WHEY PROTEIN CONCENTRADO MORANGO </t>
+  </si>
+  <si>
+    <t>Proteína para o aumento de massa muscular</t>
+  </si>
+  <si>
+    <t>WHEY PROTEIN CONCENTRADO BAUNILHA</t>
+  </si>
+  <si>
+    <t>Proteína pura e completa do soro de leite</t>
+  </si>
+  <si>
+    <t>PALATINOSE</t>
+  </si>
+  <si>
+    <t>Fórmula com Isomaltulose</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUTRITIONAL YEAST </t>
+  </si>
+  <si>
+    <t>Tempero proteico obtido a partir da fermentação de levedura inativa da Saccharomyces Cerevisiae orgânica</t>
+  </si>
+  <si>
+    <t>TEMPEROS EM GERAL</t>
+  </si>
+  <si>
+    <t>EAT CLEAN</t>
+  </si>
+  <si>
+    <t>GLUTAMINA</t>
+  </si>
+  <si>
+    <t>Suplemento de Glutamina</t>
+  </si>
+  <si>
+    <t>CREATINA MONOHIDRATADA DC</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar de creatina em pó</t>
+  </si>
+  <si>
+    <t>CREATINA MONOHIDRATADA</t>
+  </si>
+  <si>
+    <t>CREATINA CREAPURE</t>
+  </si>
+  <si>
+    <t>Creatina monohidratada ultra pura</t>
+  </si>
+  <si>
+    <t>COCO RALADO MÉDIO</t>
+  </si>
+  <si>
+    <t>Coco ralado médio 65% (alto teor) de gordura</t>
+  </si>
+  <si>
+    <t>COCO E DERIVADOS</t>
+  </si>
+  <si>
+    <t>sim</t>
+  </si>
+  <si>
+    <t>SANTO ÓLEO</t>
+  </si>
+  <si>
+    <t>COCO RALADO FINO</t>
+  </si>
+  <si>
+    <t>Coco ralado fino 65% (alto teor) de gordura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COCO RALADO FINO </t>
+  </si>
+  <si>
+    <t>Coco ralado fino 45%/50% (baixo teor) de gordura</t>
+  </si>
+  <si>
+    <t>BETA-ALANINA</t>
+  </si>
+  <si>
+    <t>Suplemento de beta-alanina 100% pura</t>
+  </si>
+  <si>
+    <t>SNACK COM SAL LIGHT</t>
+  </si>
+  <si>
+    <t>Biscoito de milho com sal light</t>
+  </si>
+  <si>
+    <t>ALIMENTOS INFANTIS</t>
+  </si>
+  <si>
+    <t>NHAMI MAMI</t>
+  </si>
+  <si>
+    <t>F.H.O.M.</t>
+  </si>
+  <si>
+    <t>EQUALIV PALATINOSE</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar em pó 100% Palatinose (Isomaltulose)</t>
+  </si>
+  <si>
+    <t>EQUALIV</t>
+  </si>
+  <si>
+    <t>GRUPO ALTHAIA</t>
+  </si>
+  <si>
+    <t>EQUALIV MAGNÉSIO INOSITOL</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar de magnésio e inositol em pó</t>
+  </si>
+  <si>
+    <t>EQUALIV GLUTAMINA</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar em pó 100% L-Glutamina</t>
+  </si>
+  <si>
+    <t>EQUALIV CREATINA CREAPURE</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar em pó 100% creatina pura monohidratada</t>
+  </si>
+  <si>
+    <t>EQUALIV CREATINA</t>
+  </si>
+  <si>
+    <t>Suplemento alimentar em pó 100% creatina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AÇAÍ COM PASTA DE AMENDOIM </t>
+  </si>
+  <si>
+    <t>Açaí com pasta de amendoim</t>
+  </si>
+  <si>
+    <t>CREMES NÃO LÁCTEOS</t>
+  </si>
+  <si>
+    <t>OAKBERRY</t>
+  </si>
+  <si>
+    <t>FLOR DE AÇAÍ</t>
+  </si>
+  <si>
+    <t>SUCO DE LARANJA COM FIBRAS</t>
+  </si>
+  <si>
+    <t>Suco de laranja integral pasteurizado com fibras</t>
+  </si>
+  <si>
+    <t>SUCOS DE FRUTAS / NÉCTAR DE FRUTAS / BEBIDAS DE FRUTAS</t>
+  </si>
+  <si>
+    <t>XANDÔ</t>
+  </si>
+  <si>
+    <t>SUCORRICO</t>
+  </si>
+  <si>
     <t>SUCO TROPICAL DE CAJU</t>
   </si>
   <si>
     <t>Suco de cajú </t>
   </si>
   <si>
-    <t>SUCOS DE FRUTAS / NÉCTAR DE FRUTAS / BEBIDAS DE FRUTAS</t>
-[...7 lines deleted...]
-  <si>
     <t>GREENPEOPLE</t>
   </si>
   <si>
-    <t>Verde</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BEBIDA MISTA DE MANGA, MARACUJÁ, MAÇÃ E PROTEÍNAS VEGETAIS </t>
   </si>
   <si>
     <t>Bebida mista de manga, maracujá, maçã e proteínas vegetais</t>
   </si>
   <si>
     <t xml:space="preserve">BEBIDA MISTA DE FRAMBOESA, MORANGO, BETERRABA, MAÇÃ E PROTEÍNAS </t>
   </si>
   <si>
     <t>Bebida mista de framboesa, morango, beterraba, maçã e proteínas vegetais</t>
   </si>
   <si>
-    <t>YO SNACK COM SAL LIGHT</t>
-[...16 lines deleted...]
-  <si>
     <t>PUSH MATCHA EM PÓ - CERIMONIAL</t>
   </si>
   <si>
     <t>Chá verde japonês em pó</t>
   </si>
   <si>
     <t>CHÁS</t>
   </si>
   <si>
     <t>PUSH MATCHA</t>
   </si>
   <si>
     <t>AÇAÍ RAIZ</t>
   </si>
   <si>
     <t>Açaí natural </t>
   </si>
   <si>
-    <t>CREMES NÃO LÁCTEOS</t>
-[...1 lines deleted...]
-  <si>
     <t>AÇAÍ DA BARRA</t>
   </si>
   <si>
     <t>GROUP FABRICAÇÃO DE ALIMENTOS</t>
   </si>
   <si>
     <t>OVO DE CHOCOLATE AO LEITE 45% CACAU COM HONEYCOMB</t>
   </si>
   <si>
     <t>Ovo de chocolate ao leite 45% cacau com honeycomb</t>
   </si>
   <si>
     <t>CHOCOLATES</t>
   </si>
   <si>
-    <t>Chalav Stam</t>
-[...1 lines deleted...]
-  <si>
     <t>NUGALI</t>
   </si>
   <si>
-    <t>Amarela</t>
-[...1 lines deleted...]
-  <si>
     <t>OVO DE CHOCOLATE AO LEITE 45% CACAU COM AVELÃ</t>
   </si>
   <si>
     <t>Ovo de chocolate ao leite 45% cacau com avelã</t>
   </si>
   <si>
     <t>BOMBOM CHOCOLATE AO LEITE 45% COM GANACHE ZERO AÇÚCAR</t>
   </si>
   <si>
     <t>Bombom de chocolate ao leite 45% cacau com recheio de ganache de chocolate sem adição de açúcares</t>
   </si>
   <si>
     <t>ROSQUINHAS SABOR LEITE</t>
   </si>
   <si>
     <t>Rosquinhas sabor leite</t>
   </si>
   <si>
     <t>BOLACHAS E COOKIES</t>
   </si>
   <si>
-    <t>Parve - Pat Palter</t>
-[...1 lines deleted...]
-  <si>
     <t>MABEL</t>
   </si>
   <si>
     <t>CAMIL</t>
   </si>
   <si>
     <t>ROSQUINHAS SABOR COCO</t>
   </si>
   <si>
     <t>Rosquinhas sabor coco</t>
   </si>
   <si>
     <t>ROSQUINHAS SABOR CHOCOLATE</t>
   </si>
   <si>
     <t>Rosquinhas sabor chocolate</t>
   </si>
   <si>
     <t>ROSQUINHAS SABOR BANANA E CANELA</t>
   </si>
   <si>
     <t>Rosquinhas sabor banana e canela</t>
   </si>
   <si>
     <t>CREAM CRACKER</t>
@@ -260,95 +494,89 @@
   <si>
     <t>ESPAGUETE INSTANTÂNEO 5 MINUTOS</t>
   </si>
   <si>
     <t>Macarrão instantâneo com ovos</t>
   </si>
   <si>
     <t xml:space="preserve">ESPAGUETE INSTANTÂNEO 3 MINUTOS </t>
   </si>
   <si>
     <t>BISCOITO CREAM CRACKER</t>
   </si>
   <si>
     <t>Biscoito cream cracker</t>
   </si>
   <si>
     <t>VISCONTI</t>
   </si>
   <si>
     <t>PANDURATA</t>
   </si>
   <si>
     <t>Esse produto possui um alerta, saiba mais acessando bdk</t>
   </si>
   <si>
-    <t>BAUDUCCO</t>
-[...1 lines deleted...]
-  <si>
     <t>PASTELINA INTEGRAL</t>
   </si>
   <si>
     <t>Salgadinho folhado integral</t>
   </si>
   <si>
     <t>PETISCOS, SALGADINHOS E SNACKS</t>
   </si>
   <si>
     <t>PASTELINA</t>
   </si>
   <si>
     <t>Salgadinho folhado</t>
   </si>
   <si>
     <t>PISTACHE GLACEADO</t>
   </si>
   <si>
     <t>Pistache glaceado</t>
   </si>
   <si>
     <t>PETISCOS</t>
   </si>
   <si>
     <t>NUTTY BAVARIAN</t>
   </si>
   <si>
     <t>MIX GLACEADO LIGHT</t>
   </si>
   <si>
     <t>Mix de nuts com amendoim, amêndoas, castanha de cajú e nozes pecã glaceadas com 50% menos açúcar do que as versões tradicionais.</t>
   </si>
   <si>
     <t>SORBET DE PITAYA COM MARACUJÁ</t>
   </si>
   <si>
     <t>Sorbet de pitaya com maracujá</t>
   </si>
   <si>
-    <t>SORVETES  BASE DE ÁGUA</t>
-[...1 lines deleted...]
-  <si>
     <t>ECO FRESH</t>
   </si>
   <si>
     <t xml:space="preserve">SORBET DE PITAYA </t>
   </si>
   <si>
     <t>Sorbet de pitaya</t>
   </si>
   <si>
     <t>SORBET DE MANGA</t>
   </si>
   <si>
     <t>Sorbet de manga</t>
   </si>
   <si>
     <t>SORBET DE CUPUAÇÚ</t>
   </si>
   <si>
     <t>Sorbet de cupuaçú</t>
   </si>
   <si>
     <t>SORBET DE ÁGUA DE COCO</t>
   </si>
   <si>
     <t>Sorbet de água de coco</t>
@@ -360,53 +588,50 @@
     <t>Sorbet de açaí zero adição de açúcar</t>
   </si>
   <si>
     <t>SORBET DE AÇAÍ COM MORANGO</t>
   </si>
   <si>
     <t>Sorbet de açaí com morango</t>
   </si>
   <si>
     <t>SORBET DE AÇAÍ COM GUARANÁ</t>
   </si>
   <si>
     <t>Sorbet de açaí com guaraná</t>
   </si>
   <si>
     <t>SORBET DE AÇAÍ COM BANANA</t>
   </si>
   <si>
     <t>Sorbet de açaí com banana</t>
   </si>
   <si>
     <t>ÓLEO DE COCO VIRGEM</t>
   </si>
   <si>
     <t>Óleo extraído da polpa de coco com película</t>
-  </si>
-[...1 lines deleted...]
-    <t>COCO E DERIVADOS</t>
   </si>
   <si>
     <t>DINOCOCO</t>
   </si>
   <si>
     <t>ÓLEO DE COCO EXTRA VIRGEM</t>
   </si>
   <si>
     <t>Óleo extraído da polpa de coco </t>
   </si>
   <si>
     <t>LEITE DE COCO PREMIUM</t>
   </si>
   <si>
     <t>Leite de coco tradicional</t>
   </si>
   <si>
     <t>LEITE DE COCO LIGHT</t>
   </si>
   <si>
     <t>Leite de coco light</t>
   </si>
   <si>
     <t>LEITE DE COCO</t>
   </si>
@@ -450,53 +675,50 @@
     <t>COCO RALADO DESIDRATADO</t>
   </si>
   <si>
     <t>Coco ralado desidratado e parcialmente desengordurado 
  </t>
   </si>
   <si>
     <t>CHIPS DE COCO PREMIUM</t>
   </si>
   <si>
     <t>Chips de coco</t>
   </si>
   <si>
     <t>COCO RALADO DESENGORDURADO</t>
   </si>
   <si>
     <t>Coco ralado fino e médio desengordurado com sacarose</t>
   </si>
   <si>
     <t xml:space="preserve">PÃO DO FORNO ORIGINAL </t>
   </si>
   <si>
     <t>Pão de forma do forno original </t>
   </si>
   <si>
-    <t>PÃES</t>
-[...1 lines deleted...]
-  <si>
     <t>WICKBOLD</t>
   </si>
   <si>
     <t>WICKBOLD &amp; NOSSO PÃO</t>
   </si>
   <si>
     <t>PÃO DO FORNO 100% NUTRIÇÃO</t>
   </si>
   <si>
     <t>Pão de forma 65,9% integral</t>
   </si>
   <si>
     <t>CROQUI ORIGINAL COM PASSAS</t>
   </si>
   <si>
     <t>Cereal integral à base de flocos de aveia, uva passa, coco, maçã e mel</t>
   </si>
   <si>
     <t>CEREAIS MATINAIS</t>
   </si>
   <si>
     <t>FEINKOST</t>
   </si>
   <si>
     <t>TOMATE SECO</t>
@@ -886,53 +1108,50 @@
   <si>
     <t>Iogurte polpa morango</t>
   </si>
   <si>
     <t>BEBIDA LÁCTEA VITAMINA DE FRUTAS</t>
   </si>
   <si>
     <t>Bebida láctea sabor salada de frutas (mamão, banana e maçã)</t>
   </si>
   <si>
     <t>IDEAL</t>
   </si>
   <si>
     <t>BEBIDA LÁCTEA MORANGO</t>
   </si>
   <si>
     <t>Bebida láctea sabor morango 680g</t>
   </si>
   <si>
     <t>NESTOGENO ESPESSAR</t>
   </si>
   <si>
     <t>Fórmula infantil para lactentes</t>
   </si>
   <si>
-    <t>SUPLEMENTOS ALIMENTARES</t>
-[...1 lines deleted...]
-  <si>
     <t>NESTOGENO</t>
   </si>
   <si>
     <t>QUEIJO RICOTA</t>
   </si>
   <si>
     <t>Queijo ricota</t>
   </si>
   <si>
     <t>COROADO</t>
   </si>
   <si>
     <t>FAZENDA COROADO</t>
   </si>
   <si>
     <t xml:space="preserve">Apenas com selo BDK </t>
   </si>
   <si>
     <t>QUEIJO PRATO</t>
   </si>
   <si>
     <t>Queijo prato</t>
   </si>
   <si>
     <t>QUEIJO MUSSARELA</t>
@@ -1477,204 +1696,75 @@
   </si>
   <si>
     <t>SANTA ERNESTINA (CROCK PIZZA)</t>
   </si>
   <si>
     <t>CROCK WRAP TRADICIONAL</t>
   </si>
   <si>
     <t>Massa tipo tortilha
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
     <t>CROCK PIZZA</t>
   </si>
   <si>
     <t>CROCK WRAP INTEGRAL</t>
   </si>
   <si>
     <t>CROCK PIZZA ORIGINAL</t>
   </si>
   <si>
     <t>Massa de pizza para frigideira
 O produto é pré assado na fábrica, para ser finalizado em casa. Ao concluir o assado ou fritura em casa, efetuado por um yehudi, o produto será pat ou bishul Yisrael. Caso o produto seja consumido direto da embalagem, o que não é o indicado pelo fabricante, o produto deve ser considerado pat palter (pelas dúvidas).</t>
   </si>
   <si>
-    <t>MACARRÃO TALHARIM INTEGRAL VIVER</t>
-[...10 lines deleted...]
-  <si>
     <t>PAÇOCA 50% MENOS AÇÚCAR</t>
   </si>
   <si>
     <t>Doce de amendoim com 50% menos açúcar </t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
     <t>RIO  (MARINDOCES)</t>
   </si>
   <si>
     <t>GIBI COM LEITE</t>
   </si>
   <si>
     <t>Doce de amendoim com leite</t>
   </si>
   <si>
     <t>AMENDOIM CRÚ</t>
   </si>
   <si>
     <t>Amendoim crú a granel </t>
   </si>
   <si>
     <t>INGREDIENTES E COMPLEMENTOS PARA SORVETES E DOCES</t>
-  </si>
-[...115 lines deleted...]
-    <t>AROSA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1977,51 +2067,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I220"/>
+  <dimension ref="A1:I234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2034,6052 +2124,6430 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G22" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="G23" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="G24" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="G26" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F28" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="G28" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F29" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="G29" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F30" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="G30" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="C31" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F31" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="G31" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F32" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G32" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G33" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G34" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F35" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G35" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F36" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G36" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C37" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="G37" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" t="s">
+        <v>66</v>
+      </c>
+      <c r="F38" t="s">
         <v>114</v>
       </c>
-      <c r="B38" t="s">
+      <c r="G38" t="s">
         <v>115</v>
       </c>
-      <c r="C38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" t="s">
         <v>118</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>66</v>
+      </c>
+      <c r="F39" t="s">
         <v>119</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>120</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F40" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G40" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>122</v>
       </c>
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="G42" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" t="s">
         <v>126</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E43" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="G43" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" t="s">
+        <v>126</v>
+      </c>
+      <c r="D44" t="s">
+        <v>36</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" t="s">
         <v>127</v>
       </c>
-      <c r="B44" t="s">
+      <c r="G44" t="s">
         <v>128</v>
       </c>
-      <c r="C44" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="G45" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E46" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="G46" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F47" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="G47" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C48" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E48" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="G48" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C49" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E49" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="G49" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C50" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E50" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="G50" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="G51" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="G52" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H52" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
+        <v>153</v>
+      </c>
+      <c r="C53" t="s">
         <v>149</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="G53" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H53" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G54" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>16</v>
+      </c>
+      <c r="I54" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E55" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>157</v>
+        <v>37</v>
       </c>
       <c r="G55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I55"/>
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C56" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F56" t="s">
+        <v>163</v>
+      </c>
+      <c r="G56" t="s">
+        <v>163</v>
+      </c>
+      <c r="H56" t="s">
+        <v>26</v>
+      </c>
+      <c r="I56" t="s">
         <v>159</v>
       </c>
-      <c r="G56" t="s">
-[...5 lines deleted...]
-      <c r="I56"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>163</v>
       </c>
       <c r="G57" t="s">
         <v>163</v>
       </c>
       <c r="H57" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I57" t="s">
-        <v>81</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C58" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G58" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H58" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I58"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" t="s">
         <v>167</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G59" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H59" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C60" t="s">
-        <v>162</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F60" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="G60" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H60" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I60"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C61" t="s">
-        <v>162</v>
+        <v>23</v>
       </c>
       <c r="D61" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F61" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="G61" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H61" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I61"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>23</v>
       </c>
       <c r="D62" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="F62" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="G62" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H62" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I62"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63" t="s">
+        <v>179</v>
+      </c>
+      <c r="C63" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" t="s">
+        <v>24</v>
+      </c>
+      <c r="E63" t="s">
+        <v>66</v>
+      </c>
+      <c r="F63" t="s">
         <v>173</v>
       </c>
-      <c r="B63" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H63" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C64" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F64" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="G64" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I64"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C65" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F65" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="G65" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I65"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="B66" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="C66" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F66" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="G66" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="C67" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F67" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="G67" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I67"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B68" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="C68" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="D68" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F68" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="G68" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I68"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B69" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C69" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="G69" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>26</v>
+      </c>
+      <c r="I69" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="B70" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="C70" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G70" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>26</v>
+      </c>
+      <c r="I70" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="B71" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="C71" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G71" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>26</v>
+      </c>
+      <c r="I71" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="B72" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="C72" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G72" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I72"/>
+        <v>26</v>
+      </c>
+      <c r="I72" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C73" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="G73" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I73"/>
+        <v>26</v>
+      </c>
+      <c r="I73" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B74" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="C74" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D74" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G74" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I74"/>
+        <v>26</v>
+      </c>
+      <c r="I74" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B75" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="C75" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D75" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G75" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I75"/>
+        <v>26</v>
+      </c>
+      <c r="I75" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>204</v>
+      </c>
+      <c r="B76" t="s">
+        <v>205</v>
+      </c>
+      <c r="C76" t="s">
+        <v>65</v>
+      </c>
+      <c r="D76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E76" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" t="s">
         <v>192</v>
       </c>
-      <c r="B76" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G76" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I76"/>
+        <v>26</v>
+      </c>
+      <c r="I76" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C77" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D77" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G77" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>26</v>
+      </c>
+      <c r="I77" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B78" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="C78" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D78" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G78" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I78"/>
+        <v>26</v>
+      </c>
+      <c r="I78" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="C79" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D79" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G79" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I79"/>
+        <v>26</v>
+      </c>
+      <c r="I79" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="B80" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C80" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D80" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G80" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I80"/>
+        <v>26</v>
+      </c>
+      <c r="I80" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B81" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C81" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D81" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="G81" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I81"/>
+        <v>26</v>
+      </c>
+      <c r="I81" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="B82" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C82" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="D82" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F82" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G82" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>26</v>
+      </c>
+      <c r="I82" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B83" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C83" t="s">
-        <v>206</v>
+        <v>35</v>
       </c>
       <c r="D83" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E83" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>178</v>
+        <v>220</v>
       </c>
       <c r="G83" t="s">
-        <v>157</v>
+        <v>221</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="C84" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="D84" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E84" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="G84" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B85" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="C85" t="s">
-        <v>71</v>
+        <v>226</v>
       </c>
       <c r="D85" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F85" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="G85" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="C86" t="s">
-        <v>71</v>
+        <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="G86" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="C87" t="s">
-        <v>71</v>
+        <v>230</v>
       </c>
       <c r="D87" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="G87" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I87"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="B88" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="C88" t="s">
-        <v>71</v>
+        <v>236</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F88" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="G88" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I88"/>
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>239</v>
       </c>
       <c r="C89" t="s">
-        <v>71</v>
+        <v>236</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F89" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="G89" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="C90" t="s">
-        <v>71</v>
+        <v>236</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F90" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="G90" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="H90" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="B91" t="s">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="C91" t="s">
-        <v>71</v>
+        <v>236</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F91" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="G91" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="H91" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>218</v>
+        <v>244</v>
       </c>
       <c r="B92" t="s">
-        <v>219</v>
+        <v>245</v>
       </c>
       <c r="C92" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="D92" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E92" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="G92" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="H92" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="B93" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="C93" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="D93" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E93" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F93" t="s">
-        <v>82</v>
+        <v>237</v>
       </c>
       <c r="G93" t="s">
-        <v>80</v>
+        <v>237</v>
       </c>
       <c r="H93" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I93"/>
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="B94" t="s">
+        <v>248</v>
+      </c>
+      <c r="C94" t="s">
+        <v>236</v>
+      </c>
+      <c r="D94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" t="s">
         <v>66</v>
       </c>
-      <c r="C94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>82</v>
+        <v>237</v>
       </c>
       <c r="G94" t="s">
-        <v>80</v>
+        <v>237</v>
       </c>
       <c r="H94" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I94"/>
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="C95" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="D95" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>82</v>
+        <v>250</v>
       </c>
       <c r="G95" t="s">
-        <v>80</v>
+        <v>231</v>
       </c>
       <c r="H95" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C96" t="s">
         <v>230</v>
       </c>
-      <c r="C96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>82</v>
+        <v>251</v>
       </c>
       <c r="G96" t="s">
-        <v>80</v>
+        <v>231</v>
       </c>
       <c r="H96" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
+        <v>228</v>
+      </c>
+      <c r="B97" t="s">
+        <v>249</v>
+      </c>
+      <c r="C97" t="s">
+        <v>230</v>
+      </c>
+      <c r="D97" t="s">
+        <v>24</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>252</v>
+      </c>
+      <c r="G97" t="s">
         <v>231</v>
       </c>
-      <c r="B97" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H97" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="B98" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="C98" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="D98" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>82</v>
+        <v>231</v>
       </c>
       <c r="G98" t="s">
-        <v>80</v>
+        <v>231</v>
       </c>
       <c r="H98" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="B99" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="C99" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D99" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="G99" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H99" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="C100" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="D100" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="G100" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H100" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="B101" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="C101" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="D101" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F101" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="G101" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H101" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I101"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B102" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="C102" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="D102" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="G102" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H102" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I102"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="B103" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="C103" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D103" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F103" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="G103" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H103" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I103"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
+        <v>262</v>
+      </c>
+      <c r="B104" t="s">
+        <v>263</v>
+      </c>
+      <c r="C104" t="s">
+        <v>230</v>
+      </c>
+      <c r="D104" t="s">
+        <v>24</v>
+      </c>
+      <c r="E104" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" t="s">
         <v>252</v>
       </c>
-      <c r="B104" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G104" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H104" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I104"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B105" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C105" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="D105" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F105" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="G105" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H105" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I105"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B106" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C106" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="D106" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F106" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="G106" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H106" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I106"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B107" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C107" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D107" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F107" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="G107" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H107" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I107"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B108" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C108" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D108" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F108" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="G108" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H108" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I108"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="B109" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C109" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D109" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F109" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="G109" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H109" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I109"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C110" t="s">
-        <v>268</v>
+        <v>230</v>
       </c>
       <c r="D110" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F110" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="G110" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H110" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I110"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B111" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C111" t="s">
-        <v>268</v>
+        <v>230</v>
       </c>
       <c r="D111" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F111" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="G111" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H111" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I111"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B112" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C112" t="s">
-        <v>268</v>
+        <v>230</v>
       </c>
       <c r="D112" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F112" t="s">
-        <v>273</v>
+        <v>252</v>
       </c>
       <c r="G112" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H112" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I112"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B113" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C113" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D113" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="G113" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H113" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I113"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B114" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C114" t="s">
-        <v>244</v>
+        <v>280</v>
       </c>
       <c r="D114" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F114" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="G114" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H114" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I114"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B115" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C115" t="s">
-        <v>244</v>
+        <v>149</v>
       </c>
       <c r="D115" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F115" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="G115" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="H115" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I115"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B116" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C116" t="s">
-        <v>237</v>
+        <v>149</v>
       </c>
       <c r="D116" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F116" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="G116" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="H116" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I116"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
+        <v>286</v>
+      </c>
+      <c r="B117" t="s">
+        <v>282</v>
+      </c>
+      <c r="C117" t="s">
+        <v>149</v>
+      </c>
+      <c r="D117" t="s">
+        <v>24</v>
+      </c>
+      <c r="E117" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" t="s">
         <v>283</v>
       </c>
-      <c r="B117" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G117" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="H117" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I117"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B118" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C118" t="s">
-        <v>244</v>
+        <v>149</v>
       </c>
       <c r="D118" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F118" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="G118" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="H118" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I118"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>288</v>
       </c>
       <c r="B119" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C119" t="s">
-        <v>290</v>
+        <v>149</v>
       </c>
       <c r="D119" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F119" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="G119" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="H119" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I119"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="C120" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="D120" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="G120" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="H120" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I120"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="C121" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="D121" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F121" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="G121" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="H121" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I121"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B122" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="C122" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="D122" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F122" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="G122" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="H122" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I122"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="B123" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C123" t="s">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="D123" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E123" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F123" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G123" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H123" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I123"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B124" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C124" t="s">
-        <v>162</v>
+        <v>299</v>
       </c>
       <c r="D124" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E124" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>294</v>
+        <v>37</v>
       </c>
       <c r="G124" t="s">
-        <v>295</v>
+        <v>158</v>
       </c>
       <c r="H124" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I124"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B125" t="s">
-        <v>306</v>
+        <v>144</v>
       </c>
       <c r="C125" t="s">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="D125" t="s">
-        <v>38</v>
+        <v>141</v>
       </c>
       <c r="E125" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F125" t="s">
-        <v>294</v>
+        <v>37</v>
       </c>
       <c r="G125" t="s">
-        <v>295</v>
+        <v>158</v>
       </c>
       <c r="H125" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I125"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B126" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C126" t="s">
-        <v>309</v>
+        <v>126</v>
       </c>
       <c r="D126" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E126" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F126" t="s">
-        <v>310</v>
+        <v>37</v>
       </c>
       <c r="G126" t="s">
-        <v>311</v>
+        <v>158</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="B127" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="C127" t="s">
-        <v>314</v>
+        <v>126</v>
       </c>
       <c r="D127" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E127" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>310</v>
+        <v>37</v>
       </c>
       <c r="G127" t="s">
-        <v>311</v>
+        <v>158</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I127"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B128" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="C128" t="s">
-        <v>317</v>
+        <v>126</v>
       </c>
       <c r="D128" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E128" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>318</v>
+        <v>37</v>
       </c>
       <c r="G128" t="s">
-        <v>311</v>
+        <v>158</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I128"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="B129" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="C129" t="s">
-        <v>317</v>
+        <v>126</v>
       </c>
       <c r="D129" t="s">
-        <v>12</v>
+        <v>141</v>
       </c>
       <c r="E129" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>318</v>
+        <v>37</v>
       </c>
       <c r="G129" t="s">
-        <v>311</v>
+        <v>158</v>
       </c>
       <c r="H129" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I129"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="B130" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="C130" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D130" t="s">
         <v>12</v>
       </c>
       <c r="E130" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="G130" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I130"/>
+        <v>16</v>
+      </c>
+      <c r="I130" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B131" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="C131" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="D131" t="s">
         <v>12</v>
       </c>
       <c r="E131" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="G131" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H131" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I131"/>
+        <v>16</v>
+      </c>
+      <c r="I131" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B132" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="C132" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D132" t="s">
         <v>12</v>
       </c>
       <c r="E132" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="G132" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H132" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I132"/>
+        <v>16</v>
+      </c>
+      <c r="I132" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B133" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C133" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="G133" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H133" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I133"/>
+        <v>16</v>
+      </c>
+      <c r="I133" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B134" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="C134" t="s">
+        <v>311</v>
+      </c>
+      <c r="D134" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" t="s">
         <v>325</v>
       </c>
-      <c r="D134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G134" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I134"/>
+        <v>16</v>
+      </c>
+      <c r="I134" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B135" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C135" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D135" t="s">
         <v>12</v>
       </c>
       <c r="E135" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F135" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="G135" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H135" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I135"/>
+        <v>16</v>
+      </c>
+      <c r="I135" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B136" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C136" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F136" t="s">
-        <v>336</v>
+        <v>313</v>
       </c>
       <c r="G136" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H136" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I136"/>
+        <v>16</v>
+      </c>
+      <c r="I136" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B137" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C137" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F137" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="G137" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H137" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>16</v>
+      </c>
+      <c r="I137" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="B138" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="C138" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="G138" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H138" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I138"/>
+        <v>16</v>
+      </c>
+      <c r="I138" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B139" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C139" t="s">
-        <v>345</v>
+        <v>311</v>
       </c>
       <c r="D139" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E139" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G139" t="s">
-        <v>346</v>
+        <v>313</v>
       </c>
       <c r="H139" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I139"/>
+        <v>16</v>
+      </c>
+      <c r="I139" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="B140" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="C140" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
       <c r="D140" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E140" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>238</v>
+        <v>335</v>
       </c>
       <c r="G140" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H140" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I140"/>
+        <v>16</v>
+      </c>
+      <c r="I140" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B141" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="C141" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="D141" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E141" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>238</v>
+        <v>313</v>
       </c>
       <c r="G141" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H141" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I141"/>
+        <v>16</v>
+      </c>
+      <c r="I141" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B142" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C142" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="D142" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E142" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>238</v>
+        <v>313</v>
       </c>
       <c r="G142" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H142" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I142"/>
+        <v>16</v>
+      </c>
+      <c r="I142" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="B143" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="C143" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="D143" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E143" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>251</v>
+        <v>347</v>
       </c>
       <c r="G143" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H143" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I143"/>
+        <v>16</v>
+      </c>
+      <c r="I143" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B144" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="C144" t="s">
-        <v>345</v>
+        <v>311</v>
       </c>
       <c r="D144" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E144" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="G144" t="s">
-        <v>346</v>
+        <v>313</v>
       </c>
       <c r="H144" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I144"/>
+        <v>16</v>
+      </c>
+      <c r="I144" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="B145" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C145" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="D145" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E145" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="G145" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H145" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I145"/>
+        <v>16</v>
+      </c>
+      <c r="I145" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="B146" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C146" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="D146" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E146" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="G146" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H146" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I146"/>
+        <v>16</v>
+      </c>
+      <c r="I146" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="B147" t="s">
-        <v>289</v>
+        <v>356</v>
       </c>
       <c r="C147" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
       <c r="D147" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E147" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>363</v>
+        <v>313</v>
       </c>
       <c r="G147" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H147" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I147"/>
+        <v>16</v>
+      </c>
+      <c r="I147" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B148" t="s">
-        <v>289</v>
+        <v>358</v>
       </c>
       <c r="C148" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="D148" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E148" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G148" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H148" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I148"/>
+        <v>16</v>
+      </c>
+      <c r="I148" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B149" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C149" t="s">
-        <v>244</v>
+        <v>318</v>
       </c>
       <c r="D149" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E149" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F149" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="G149" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H149" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I149"/>
+        <v>16</v>
+      </c>
+      <c r="I149" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B150" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C150" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E150" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F150" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="G150" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H150" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I150"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B151" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C151" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="D151" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E151" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>367</v>
       </c>
       <c r="G151" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="H151" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I151"/>
+        <v>16</v>
+      </c>
+      <c r="I151" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B152" t="s">
-        <v>348</v>
+        <v>371</v>
       </c>
       <c r="C152" t="s">
-        <v>290</v>
+        <v>236</v>
       </c>
       <c r="D152" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E152" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F152" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="G152" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="H152" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I152"/>
+        <v>16</v>
+      </c>
+      <c r="I152" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B153" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C153" t="s">
-        <v>290</v>
+        <v>236</v>
       </c>
       <c r="D153" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E153" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F153" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="G153" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="H153" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I153"/>
+        <v>16</v>
+      </c>
+      <c r="I153" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B154" t="s">
         <v>375</v>
       </c>
       <c r="C154" t="s">
-        <v>290</v>
+        <v>236</v>
       </c>
       <c r="D154" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E154" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F154" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="G154" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="H154" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I154"/>
+        <v>16</v>
+      </c>
+      <c r="I154" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
+        <v>376</v>
+      </c>
+      <c r="B155" t="s">
         <v>377</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" t="s">
-        <v>290</v>
+        <v>236</v>
       </c>
       <c r="D155" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E155" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F155" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="G155" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="H155" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I155"/>
+        <v>16</v>
+      </c>
+      <c r="I155" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
+        <v>378</v>
+      </c>
+      <c r="B156" t="s">
         <v>379</v>
       </c>
-      <c r="B156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C156" t="s">
-        <v>290</v>
+        <v>236</v>
       </c>
       <c r="D156" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E156" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F156" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="G156" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="H156" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I156"/>
+        <v>16</v>
+      </c>
+      <c r="I156" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
+        <v>380</v>
+      </c>
+      <c r="B157" t="s">
         <v>381</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s">
         <v>382</v>
       </c>
-      <c r="C157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F157" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="G157" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H157" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I157"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
+        <v>385</v>
+      </c>
+      <c r="B158" t="s">
+        <v>386</v>
+      </c>
+      <c r="C158" t="s">
+        <v>387</v>
+      </c>
+      <c r="D158" t="s">
+        <v>24</v>
+      </c>
+      <c r="E158" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" t="s">
         <v>383</v>
       </c>
-      <c r="B158" t="s">
+      <c r="G158" t="s">
         <v>384</v>
       </c>
-      <c r="C158" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H158" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I158"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B159" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C159" t="s">
-        <v>290</v>
+        <v>390</v>
       </c>
       <c r="D159" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F159" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="G159" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H159" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I159"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B160" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C160" t="s">
-        <v>290</v>
+        <v>390</v>
       </c>
       <c r="D160" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F160" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="G160" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H160" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I160"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
+        <v>394</v>
+      </c>
+      <c r="B161" t="s">
+        <v>395</v>
+      </c>
+      <c r="C161" t="s">
         <v>390</v>
       </c>
-      <c r="B161" t="s">
+      <c r="D161" t="s">
+        <v>24</v>
+      </c>
+      <c r="E161" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" t="s">
         <v>391</v>
       </c>
-      <c r="C161" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G161" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H161" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I161"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B162" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="C162" t="s">
-        <v>290</v>
+        <v>398</v>
       </c>
       <c r="D162" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F162" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="G162" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H162" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I162"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B163" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C163" t="s">
-        <v>290</v>
+        <v>398</v>
       </c>
       <c r="D163" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F163" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="G163" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H163" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I163"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="B164" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C164" t="s">
-        <v>290</v>
+        <v>398</v>
       </c>
       <c r="D164" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E164" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F164" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="G164" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H164" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I164"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
+        <v>404</v>
+      </c>
+      <c r="B165" t="s">
+        <v>405</v>
+      </c>
+      <c r="C165" t="s">
         <v>398</v>
       </c>
-      <c r="B165" t="s">
+      <c r="D165" t="s">
+        <v>24</v>
+      </c>
+      <c r="E165" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" t="s">
         <v>399</v>
       </c>
-      <c r="C165" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G165" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H165" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I165"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B166" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C166" t="s">
-        <v>290</v>
+        <v>398</v>
       </c>
       <c r="D166" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F166" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="G166" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H166" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I166"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B167" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C167" t="s">
-        <v>290</v>
+        <v>398</v>
       </c>
       <c r="D167" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F167" t="s">
-        <v>385</v>
+        <v>409</v>
       </c>
       <c r="G167" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H167" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I167"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B168" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C168" t="s">
-        <v>244</v>
+        <v>398</v>
       </c>
       <c r="D168" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F168" t="s">
-        <v>248</v>
+        <v>412</v>
       </c>
       <c r="G168" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H168" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I168"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B169" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="C169" t="s">
-        <v>244</v>
+        <v>415</v>
       </c>
       <c r="D169" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F169" t="s">
-        <v>248</v>
+        <v>402</v>
       </c>
       <c r="G169" t="s">
-        <v>239</v>
+        <v>384</v>
       </c>
       <c r="H169" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I169"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="B170" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="C170" t="s">
-        <v>290</v>
+        <v>418</v>
       </c>
       <c r="D170" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E170" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F170" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="G170" t="s">
-        <v>239</v>
+        <v>419</v>
       </c>
       <c r="H170" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I170"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="B171" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="C171" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E171" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F171" t="s">
-        <v>409</v>
+        <v>312</v>
       </c>
       <c r="G171" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H171" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I171"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="B172" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="C172" t="s">
-        <v>290</v>
+        <v>424</v>
       </c>
       <c r="D172" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E172" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F172" t="s">
-        <v>409</v>
+        <v>312</v>
       </c>
       <c r="G172" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H172" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I172"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="B173" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="C173" t="s">
-        <v>290</v>
+        <v>424</v>
       </c>
       <c r="D173" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E173" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F173" t="s">
-        <v>409</v>
+        <v>312</v>
       </c>
       <c r="G173" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H173" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I173"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B174" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="C174" t="s">
-        <v>290</v>
+        <v>424</v>
       </c>
       <c r="D174" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E174" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F174" t="s">
-        <v>409</v>
+        <v>325</v>
       </c>
       <c r="G174" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H174" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I174"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="B175" t="s">
+        <v>430</v>
+      </c>
+      <c r="C175" t="s">
         <v>418</v>
       </c>
-      <c r="C175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E175" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F175" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="G175" t="s">
-        <v>239</v>
+        <v>419</v>
       </c>
       <c r="H175" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I175"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="B176" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="C176" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E176" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F176" t="s">
-        <v>409</v>
+        <v>433</v>
       </c>
       <c r="G176" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H176" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I176"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="B177" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="C177" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E177" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F177" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="G177" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H177" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I177"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="B178" t="s">
-        <v>424</v>
+        <v>363</v>
       </c>
       <c r="C178" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E178" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F178" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="G178" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H178" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I178"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="B179" t="s">
-        <v>426</v>
+        <v>363</v>
       </c>
       <c r="C179" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E179" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F179" t="s">
-        <v>409</v>
+        <v>436</v>
       </c>
       <c r="G179" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="H179" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I179"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="B180" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="C180" t="s">
-        <v>85</v>
+        <v>318</v>
       </c>
       <c r="D180" t="s">
         <v>12</v>
       </c>
       <c r="E180" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F180" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="G180" t="s">
-        <v>430</v>
+        <v>313</v>
       </c>
       <c r="H180" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I180"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="B181" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="C181" t="s">
-        <v>85</v>
+        <v>318</v>
       </c>
       <c r="D181" t="s">
         <v>12</v>
       </c>
       <c r="E181" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F181" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="G181" t="s">
-        <v>430</v>
+        <v>313</v>
       </c>
       <c r="H181" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I181"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="B182" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="C182" t="s">
-        <v>433</v>
+        <v>318</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F182" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="G182" t="s">
-        <v>435</v>
+        <v>313</v>
       </c>
       <c r="H182" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I182"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="B183" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="C183" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F183" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="G183" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H183" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I183"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B184" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C184" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
       <c r="E184" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F184" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="G184" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H184" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I184"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B185" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C185" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D185" t="s">
         <v>12</v>
       </c>
       <c r="E185" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F185" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="G185" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H185" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I185"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B186" t="s">
+        <v>451</v>
+      </c>
+      <c r="C186" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" t="s">
+        <v>13</v>
+      </c>
+      <c r="F186" t="s">
         <v>446</v>
       </c>
-      <c r="C186" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G186" t="s">
-        <v>450</v>
+        <v>313</v>
       </c>
       <c r="H186" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I186"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B187" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C187" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
         <v>12</v>
       </c>
       <c r="E187" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F187" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="G187" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H187" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I187"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B188" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C188" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F188" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="G188" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H188" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I188"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B189" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="C189" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
         <v>12</v>
       </c>
       <c r="E189" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F189" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="G189" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H189" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I189"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B190" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C190" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D190" t="s">
         <v>12</v>
       </c>
       <c r="E190" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F190" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="G190" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H190" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I190"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
+        <v>461</v>
+      </c>
+      <c r="B191" t="s">
+        <v>462</v>
+      </c>
+      <c r="C191" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" t="s">
+        <v>13</v>
+      </c>
+      <c r="F191" t="s">
         <v>458</v>
       </c>
-      <c r="B191" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G191" t="s">
-        <v>440</v>
+        <v>313</v>
       </c>
       <c r="H191" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I191"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B192" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C192" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="D192" t="s">
         <v>12</v>
       </c>
       <c r="E192" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F192" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="G192" t="s">
-        <v>464</v>
+        <v>313</v>
       </c>
       <c r="H192" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I192"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>465</v>
       </c>
       <c r="B193" t="s">
         <v>466</v>
       </c>
       <c r="C193" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F193" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="G193" t="s">
-        <v>464</v>
+        <v>313</v>
       </c>
       <c r="H193" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I193"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>467</v>
       </c>
       <c r="B194" t="s">
         <v>468</v>
       </c>
       <c r="C194" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="D194" t="s">
         <v>12</v>
       </c>
       <c r="E194" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F194" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="G194" t="s">
-        <v>464</v>
+        <v>313</v>
       </c>
       <c r="H194" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I194"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>469</v>
       </c>
       <c r="B195" t="s">
         <v>470</v>
       </c>
       <c r="C195" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D195" t="s">
         <v>12</v>
       </c>
       <c r="E195" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F195" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
       <c r="G195" t="s">
-        <v>473</v>
+        <v>313</v>
       </c>
       <c r="H195" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I195"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B196" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C196" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="D196" t="s">
         <v>12</v>
       </c>
       <c r="E196" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F196" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="G196" t="s">
-        <v>464</v>
+        <v>313</v>
       </c>
       <c r="H196" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I196"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B197" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C197" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F197" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="G197" t="s">
-        <v>479</v>
+        <v>313</v>
       </c>
       <c r="H197" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I197"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B198" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C198" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F198" t="s">
-        <v>482</v>
+        <v>458</v>
       </c>
       <c r="G198" t="s">
-        <v>479</v>
+        <v>313</v>
       </c>
       <c r="H198" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I198"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B199" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C199" t="s">
-        <v>71</v>
+        <v>318</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F199" t="s">
-        <v>482</v>
+        <v>322</v>
       </c>
       <c r="G199" t="s">
-        <v>479</v>
+        <v>313</v>
       </c>
       <c r="H199" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I199"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B200" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C200" t="s">
-        <v>71</v>
+        <v>318</v>
       </c>
       <c r="D200" t="s">
         <v>12</v>
       </c>
       <c r="E200" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F200" t="s">
-        <v>482</v>
+        <v>322</v>
       </c>
       <c r="G200" t="s">
-        <v>479</v>
+        <v>313</v>
       </c>
       <c r="H200" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I200"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="B201" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="C201" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D201" t="s">
         <v>12</v>
       </c>
       <c r="E201" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F201" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="G201" t="s">
-        <v>489</v>
+        <v>313</v>
       </c>
       <c r="H201" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I201"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B202" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C202" t="s">
-        <v>309</v>
+        <v>11</v>
       </c>
       <c r="D202" t="s">
         <v>12</v>
       </c>
       <c r="E202" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F202" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="G202" t="s">
-        <v>493</v>
+        <v>313</v>
       </c>
       <c r="H202" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I202"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="B203" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="C203" t="s">
-        <v>309</v>
+        <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E203" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F203" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="G203" t="s">
-        <v>493</v>
+        <v>313</v>
       </c>
       <c r="H203" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="I203"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B204" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C204" t="s">
-        <v>498</v>
+        <v>11</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F204" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="G204" t="s">
-        <v>493</v>
+        <v>313</v>
       </c>
       <c r="H204" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I204"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B205" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="C205" t="s">
-        <v>501</v>
+        <v>11</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
       <c r="E205" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F205" t="s">
-        <v>502</v>
+        <v>482</v>
       </c>
       <c r="G205" t="s">
-        <v>502</v>
+        <v>313</v>
       </c>
       <c r="H205" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I205"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="B206" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="C206" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F206" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="G206" t="s">
-        <v>489</v>
+        <v>313</v>
       </c>
       <c r="H206" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I206"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B207" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="C207" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F207" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="G207" t="s">
-        <v>489</v>
+        <v>313</v>
       </c>
       <c r="H207" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I207"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="B208" t="s">
-        <v>487</v>
+        <v>457</v>
       </c>
       <c r="C208" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F208" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="G208" t="s">
-        <v>489</v>
+        <v>313</v>
       </c>
       <c r="H208" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I208"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="B209" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
       <c r="C209" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="D209" t="s">
         <v>12</v>
       </c>
       <c r="E209" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F209" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="G209" t="s">
-        <v>153</v>
+        <v>313</v>
       </c>
       <c r="H209" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I209"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="B210" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="C210" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="D210" t="s">
         <v>12</v>
       </c>
       <c r="E210" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F210" t="s">
-        <v>510</v>
+        <v>482</v>
       </c>
       <c r="G210" t="s">
-        <v>153</v>
+        <v>313</v>
       </c>
       <c r="H210" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I210"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B211" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="C211" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="D211" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E211" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F211" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="G211" t="s">
-        <v>153</v>
+        <v>503</v>
       </c>
       <c r="H211" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I211"/>
+        <v>26</v>
+      </c>
+      <c r="I211" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="B212" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="C212" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="D212" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
-        <v>153</v>
+        <v>502</v>
       </c>
       <c r="G212" t="s">
-        <v>153</v>
+        <v>503</v>
       </c>
       <c r="H212" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I212"/>
+        <v>26</v>
+      </c>
+      <c r="I212" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B213" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="C213" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="D213" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F213" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="G213" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="H213" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I213"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="B214" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="C214" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="D214" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E214" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F214" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="G214" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="H214" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I214"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
       <c r="B215" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="C215" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="D215" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E215" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F215" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="G215" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="H215" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I215"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="B216" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C216" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="D216" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E216" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F216" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="G216" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="H216" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I216"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="B217" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="C217" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D217" t="s">
-        <v>12</v>
+        <v>521</v>
       </c>
       <c r="E217" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F217" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="G217" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="H217" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I217"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="B218" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="C218" t="s">
-        <v>345</v>
+        <v>511</v>
       </c>
       <c r="D218" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E218" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F218" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="G218" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="H218" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I218"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="B219" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="C219" t="s">
-        <v>345</v>
+        <v>511</v>
       </c>
       <c r="D219" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E219" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F219" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="G219" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="H219" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I219"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
+        <v>528</v>
+      </c>
+      <c r="B220" t="s">
+        <v>515</v>
+      </c>
+      <c r="C220" t="s">
+        <v>511</v>
+      </c>
+      <c r="D220" t="s">
+        <v>24</v>
+      </c>
+      <c r="E220" t="s">
+        <v>13</v>
+      </c>
+      <c r="F220" t="s">
+        <v>512</v>
+      </c>
+      <c r="G220" t="s">
+        <v>513</v>
+      </c>
+      <c r="H220" t="s">
+        <v>26</v>
+      </c>
+      <c r="I220"/>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" t="s">
+        <v>529</v>
+      </c>
+      <c r="B221" t="s">
+        <v>530</v>
+      </c>
+      <c r="C221" t="s">
+        <v>511</v>
+      </c>
+      <c r="D221" t="s">
+        <v>24</v>
+      </c>
+      <c r="E221" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" t="s">
+        <v>512</v>
+      </c>
+      <c r="G221" t="s">
+        <v>513</v>
+      </c>
+      <c r="H221" t="s">
+        <v>26</v>
+      </c>
+      <c r="I221"/>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" t="s">
+        <v>531</v>
+      </c>
+      <c r="B222" t="s">
+        <v>532</v>
+      </c>
+      <c r="C222" t="s">
+        <v>511</v>
+      </c>
+      <c r="D222" t="s">
+        <v>24</v>
+      </c>
+      <c r="E222" t="s">
+        <v>13</v>
+      </c>
+      <c r="F222" t="s">
+        <v>512</v>
+      </c>
+      <c r="G222" t="s">
+        <v>513</v>
+      </c>
+      <c r="H222" t="s">
+        <v>26</v>
+      </c>
+      <c r="I222"/>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" t="s">
+        <v>533</v>
+      </c>
+      <c r="B223" t="s">
+        <v>534</v>
+      </c>
+      <c r="C223" t="s">
         <v>535</v>
       </c>
-      <c r="B220" t="s">
+      <c r="D223" t="s">
+        <v>24</v>
+      </c>
+      <c r="E223" t="s">
+        <v>13</v>
+      </c>
+      <c r="F223" t="s">
         <v>536</v>
       </c>
-      <c r="C220" t="s">
-[...5 lines deleted...]
-      <c r="E220" t="s">
+      <c r="G223" t="s">
+        <v>537</v>
+      </c>
+      <c r="H223" t="s">
+        <v>26</v>
+      </c>
+      <c r="I223"/>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" t="s">
+        <v>538</v>
+      </c>
+      <c r="B224" t="s">
+        <v>539</v>
+      </c>
+      <c r="C224" t="s">
+        <v>535</v>
+      </c>
+      <c r="D224" t="s">
+        <v>24</v>
+      </c>
+      <c r="E224" t="s">
+        <v>13</v>
+      </c>
+      <c r="F224" t="s">
+        <v>536</v>
+      </c>
+      <c r="G224" t="s">
+        <v>537</v>
+      </c>
+      <c r="H224" t="s">
+        <v>26</v>
+      </c>
+      <c r="I224"/>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" t="s">
+        <v>540</v>
+      </c>
+      <c r="B225" t="s">
+        <v>541</v>
+      </c>
+      <c r="C225" t="s">
+        <v>535</v>
+      </c>
+      <c r="D225" t="s">
+        <v>24</v>
+      </c>
+      <c r="E225" t="s">
+        <v>13</v>
+      </c>
+      <c r="F225" t="s">
+        <v>536</v>
+      </c>
+      <c r="G225" t="s">
+        <v>537</v>
+      </c>
+      <c r="H225" t="s">
+        <v>26</v>
+      </c>
+      <c r="I225"/>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" t="s">
+        <v>542</v>
+      </c>
+      <c r="B226" t="s">
+        <v>543</v>
+      </c>
+      <c r="C226" t="s">
+        <v>544</v>
+      </c>
+      <c r="D226" t="s">
+        <v>24</v>
+      </c>
+      <c r="E226" t="s">
+        <v>13</v>
+      </c>
+      <c r="F226" t="s">
+        <v>545</v>
+      </c>
+      <c r="G226" t="s">
+        <v>546</v>
+      </c>
+      <c r="H226" t="s">
+        <v>26</v>
+      </c>
+      <c r="I226"/>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" t="s">
+        <v>547</v>
+      </c>
+      <c r="B227" t="s">
+        <v>548</v>
+      </c>
+      <c r="C227" t="s">
         <v>23</v>
       </c>
-      <c r="F220" t="s">
+      <c r="D227" t="s">
+        <v>24</v>
+      </c>
+      <c r="E227" t="s">
+        <v>13</v>
+      </c>
+      <c r="F227" t="s">
+        <v>536</v>
+      </c>
+      <c r="G227" t="s">
         <v>537</v>
       </c>
-      <c r="G220" t="s">
-[...5 lines deleted...]
-      <c r="I220"/>
+      <c r="H227" t="s">
+        <v>26</v>
+      </c>
+      <c r="I227"/>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" t="s">
+        <v>549</v>
+      </c>
+      <c r="B228" t="s">
+        <v>550</v>
+      </c>
+      <c r="C228" t="s">
+        <v>149</v>
+      </c>
+      <c r="D228" t="s">
+        <v>24</v>
+      </c>
+      <c r="E228" t="s">
+        <v>13</v>
+      </c>
+      <c r="F228" t="s">
+        <v>551</v>
+      </c>
+      <c r="G228" t="s">
+        <v>552</v>
+      </c>
+      <c r="H228" t="s">
+        <v>26</v>
+      </c>
+      <c r="I228"/>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" t="s">
+        <v>553</v>
+      </c>
+      <c r="B229" t="s">
+        <v>554</v>
+      </c>
+      <c r="C229" t="s">
+        <v>149</v>
+      </c>
+      <c r="D229" t="s">
+        <v>24</v>
+      </c>
+      <c r="E229" t="s">
+        <v>13</v>
+      </c>
+      <c r="F229" t="s">
+        <v>555</v>
+      </c>
+      <c r="G229" t="s">
+        <v>552</v>
+      </c>
+      <c r="H229" t="s">
+        <v>26</v>
+      </c>
+      <c r="I229"/>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" t="s">
+        <v>556</v>
+      </c>
+      <c r="B230" t="s">
+        <v>554</v>
+      </c>
+      <c r="C230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D230" t="s">
+        <v>24</v>
+      </c>
+      <c r="E230" t="s">
+        <v>13</v>
+      </c>
+      <c r="F230" t="s">
+        <v>555</v>
+      </c>
+      <c r="G230" t="s">
+        <v>552</v>
+      </c>
+      <c r="H230" t="s">
+        <v>26</v>
+      </c>
+      <c r="I230"/>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" t="s">
+        <v>557</v>
+      </c>
+      <c r="B231" t="s">
+        <v>558</v>
+      </c>
+      <c r="C231" t="s">
+        <v>149</v>
+      </c>
+      <c r="D231" t="s">
+        <v>24</v>
+      </c>
+      <c r="E231" t="s">
+        <v>13</v>
+      </c>
+      <c r="F231" t="s">
+        <v>555</v>
+      </c>
+      <c r="G231" t="s">
+        <v>552</v>
+      </c>
+      <c r="H231" t="s">
+        <v>26</v>
+      </c>
+      <c r="I231"/>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" t="s">
+        <v>559</v>
+      </c>
+      <c r="B232" t="s">
+        <v>560</v>
+      </c>
+      <c r="C232" t="s">
+        <v>382</v>
+      </c>
+      <c r="D232" t="s">
+        <v>24</v>
+      </c>
+      <c r="E232" t="s">
+        <v>13</v>
+      </c>
+      <c r="F232" t="s">
+        <v>561</v>
+      </c>
+      <c r="G232" t="s">
+        <v>562</v>
+      </c>
+      <c r="H232" t="s">
+        <v>26</v>
+      </c>
+      <c r="I232"/>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" t="s">
+        <v>563</v>
+      </c>
+      <c r="B233" t="s">
+        <v>564</v>
+      </c>
+      <c r="C233" t="s">
+        <v>382</v>
+      </c>
+      <c r="D233" t="s">
+        <v>12</v>
+      </c>
+      <c r="E233" t="s">
+        <v>13</v>
+      </c>
+      <c r="F233" t="s">
+        <v>561</v>
+      </c>
+      <c r="G233" t="s">
+        <v>562</v>
+      </c>
+      <c r="H233" t="s">
+        <v>16</v>
+      </c>
+      <c r="I233"/>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" t="s">
+        <v>565</v>
+      </c>
+      <c r="B234" t="s">
+        <v>566</v>
+      </c>
+      <c r="C234" t="s">
+        <v>567</v>
+      </c>
+      <c r="D234" t="s">
+        <v>24</v>
+      </c>
+      <c r="E234" t="s">
+        <v>13</v>
+      </c>
+      <c r="F234" t="s">
+        <v>561</v>
+      </c>
+      <c r="G234" t="s">
+        <v>562</v>
+      </c>
+      <c r="H234" t="s">
+        <v>26</v>
+      </c>
+      <c r="I234"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>